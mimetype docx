--- v1 (2025-12-07)
+++ v2 (2026-05-25)
@@ -1,29 +1,30 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
@@ -1486,51 +1487,71 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">If additional copies </w:t>
             </w:r>
             <w:r w:rsidR="00C76E37">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>need to be distributed</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>, please provide details in the table below.</w:t>
+              <w:t xml:space="preserve">, please provide details </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the table below.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C4AB8" w:rsidRPr="001607B0" w14:paraId="085A1CA2" w14:textId="77777777" w:rsidTr="006C4573">
         <w:trPr>
           <w:trHeight w:val="281"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="32111639" w14:textId="77777777" w:rsidR="007C4AB8" w:rsidRPr="001607B0" w:rsidRDefault="007C4AB8" w:rsidP="00136BB8">
             <w:pPr>
               <w:pStyle w:val="HeaderBase"/>
               <w:keepLines w:val="0"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -9206,51 +9227,73 @@
                       <w:b w:val="0"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00EE321D">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b w:val="0"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:r w:rsidRPr="00EE321D">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b w:val="0"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> Production (on-farm)</w:t>
+                    <w:t xml:space="preserve"> Production (</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="00EE321D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:b w:val="0"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>on-farm</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="00EE321D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:b w:val="0"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1890" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="7CAD2ABE" w14:textId="77777777" w:rsidR="00EA7F5F" w:rsidRPr="00EE321D" w:rsidRDefault="00EA7F5F" w:rsidP="00136BB8">
                   <w:pPr>
                     <w:pStyle w:val="Title"/>
                     <w:jc w:val="both"/>
                     <w:outlineLvl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b w:val="0"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
@@ -10553,51 +10596,71 @@
           </w:tcPr>
           <w:p w14:paraId="4B850022" w14:textId="107D28F2" w:rsidR="00CC6E8A" w:rsidRDefault="00CC6E8A" w:rsidP="00CC6E8A">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="330"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">Country(ies) of product/ingredient origin </w:t>
+              <w:t>Country(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>ies</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) of product/ingredient origin </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C56B472" w14:textId="60171CC9" w:rsidR="00CC6E8A" w:rsidRPr="00E65F95" w:rsidRDefault="00C81DB5" w:rsidP="00CC6E8A">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:ind w:left="330"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
@@ -17223,58 +17286,51 @@
       </w:tr>
       <w:tr w:rsidR="00F062BE" w14:paraId="196517E0" w14:textId="77777777" w:rsidTr="00F062BE">
         <w:trPr>
           <w:trHeight w:val="259"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="4C880643" w14:textId="51B9C2FB" w:rsidR="00F062BE" w:rsidRPr="002F618C" w:rsidRDefault="00F062BE" w:rsidP="00F062BE">
             <w:pPr>
               <w:pStyle w:val="Pages"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD57C6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>D</w:t>
-[...6 lines deleted...]
-              <w:t>eclaration</w:t>
+              <w:t>Declaration</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F062BE" w:rsidRPr="00816912" w14:paraId="74B1EA5D" w14:textId="77777777" w:rsidTr="00F062BE">
         <w:trPr>
           <w:trHeight w:val="52"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
           </w:tcPr>
           <w:p w14:paraId="52A3E5C0" w14:textId="7D1EE4EE" w:rsidR="00F062BE" w:rsidRPr="00247DFE" w:rsidRDefault="00F062BE" w:rsidP="00F062BE">
             <w:pPr>
               <w:pStyle w:val="Pages"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -21488,223 +21544,236 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4D068EDF" w14:textId="77777777" w:rsidR="006310BB" w:rsidRDefault="006310BB" w:rsidP="00247DFE">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:sectPr w:rsidR="006310BB" w:rsidSect="007D5506">
           <w:footerReference w:type="default" r:id="rId15"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1980" w:right="1440" w:bottom="720" w:left="720" w:header="432" w:footer="432" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FD43158" w14:textId="77777777" w:rsidR="00885052" w:rsidRDefault="00885052" w:rsidP="00247DFE">
-[...13 lines deleted...]
-    </w:p>
     <w:p w14:paraId="7989F2B1" w14:textId="163C3BF0" w:rsidR="00015EE6" w:rsidRDefault="00015EE6" w:rsidP="00247DFE">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009853BF">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>For QCS Office Use Only:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="14" w:type="dxa"/>
           <w:left w:w="58" w:type="dxa"/>
           <w:bottom w:w="14" w:type="dxa"/>
           <w:right w:w="58" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="611"/>
-        <w:gridCol w:w="1549"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2160"/>
+        <w:gridCol w:w="810"/>
+        <w:gridCol w:w="2199"/>
+        <w:gridCol w:w="2340"/>
+        <w:gridCol w:w="1088"/>
+        <w:gridCol w:w="3752"/>
       </w:tblGrid>
       <w:tr w:rsidR="00310722" w:rsidRPr="009853BF" w14:paraId="1C0EF9CE" w14:textId="77777777" w:rsidTr="00885052">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="01224DCA" w14:textId="30B61E99" w:rsidR="00310722" w:rsidRPr="00D5510D" w:rsidRDefault="4BA8FCC6" w:rsidP="001610E5">
+          <w:p w14:paraId="01224DCA" w14:textId="10A06241" w:rsidR="00310722" w:rsidRPr="00D5510D" w:rsidRDefault="4BA8FCC6" w:rsidP="001610E5">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D5510D">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Instructions: </w:t>
             </w:r>
-            <w:r w:rsidR="00885052" w:rsidRPr="00D5510D">
+            <w:r w:rsidR="00FE4FD1">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Check each box when </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00885052">
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidR="0067304B">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">verification </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00885052" w:rsidRPr="00D5510D">
+              <w:t>erifying all</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE4FD1">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>step is performed to approve the Certificate of Inspection.</w:t>
+              <w:t xml:space="preserve"> requirements</w:t>
+            </w:r>
+            <w:r w:rsidR="00885052" w:rsidRPr="00D5510D">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FE4FD1">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>before approving</w:t>
+            </w:r>
+            <w:r w:rsidR="00885052" w:rsidRPr="00D5510D">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the Certificate of Inspection.</w:t>
             </w:r>
             <w:r w:rsidR="00885052" w:rsidRPr="00D5510D">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00885052">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Items indicated in bold/italics must be uploaded in TRACES for EU COIs.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC3713" w:rsidRPr="009853BF" w14:paraId="1712468B" w14:textId="77777777" w:rsidTr="00542E78">
+      <w:tr w:rsidR="007A5018" w:rsidRPr="009853BF" w14:paraId="1712468B" w14:textId="77777777" w:rsidTr="00872AE1">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="611" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="059208E4" w14:textId="05E22446" w:rsidR="00FC3713" w:rsidRPr="009853BF" w:rsidRDefault="00FC3713" w:rsidP="00FC3713">
+          <w:p w14:paraId="12A89138" w14:textId="0D16063D" w:rsidR="007A5018" w:rsidRPr="009853BF" w:rsidRDefault="007A5018" w:rsidP="0077088F">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009853BF">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
@@ -21731,740 +21800,512 @@
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="009853BF">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="009853BF">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="059208E4" w14:textId="20FA03C4" w:rsidR="007A5018" w:rsidRPr="009853BF" w:rsidRDefault="007A5018" w:rsidP="00FC3713">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10189" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4E6BC285" w14:textId="527310CA" w:rsidR="00FC3713" w:rsidRPr="00D5510D" w:rsidRDefault="00FC3713" w:rsidP="00FC3713">
+          <w:p w14:paraId="4E6BC285" w14:textId="527310CA" w:rsidR="007A5018" w:rsidRPr="00D5510D" w:rsidRDefault="007A5018" w:rsidP="00FC3713">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A6FB2">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="1F3864" w:themeColor="accent5" w:themeShade="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>COI Request Form</w:t>
             </w:r>
             <w:r w:rsidRPr="003A6FB2">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
                 <w:color w:val="1F3864" w:themeColor="accent5" w:themeShade="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D5510D">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>includes all applicable information.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC3713" w:rsidRPr="009853BF" w14:paraId="2CABE374" w14:textId="77777777" w:rsidTr="00542E78">
+      <w:tr w:rsidR="007A5018" w:rsidRPr="009853BF" w14:paraId="2CABE374" w14:textId="77777777" w:rsidTr="00872AE1">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="611" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C3CB31E" w14:textId="74B38404" w:rsidR="00FC3713" w:rsidRPr="009853BF" w:rsidRDefault="00FC3713" w:rsidP="00FC3713">
+          <w:p w14:paraId="3C3CB31E" w14:textId="5A4D0F69" w:rsidR="007A5018" w:rsidRPr="009853BF" w:rsidRDefault="007A5018" w:rsidP="00FC3713">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009853BF">
-[...57 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10189" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7FB061FB" w14:textId="0304E6E7" w:rsidR="00FC3713" w:rsidRPr="00D5510D" w:rsidRDefault="00FC3713" w:rsidP="00FC3713">
+          <w:p w14:paraId="7FB061FB" w14:textId="0304E6E7" w:rsidR="007A5018" w:rsidRPr="00D5510D" w:rsidRDefault="007A5018" w:rsidP="00FC3713">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D5510D">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>All products in the consignment are currently certified by QCS to the relevant organic standard and QCS is recognized for the applicable product category and country</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the COI requestor</w:t>
             </w:r>
             <w:r w:rsidRPr="00D5510D">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC3713" w:rsidRPr="009853BF" w14:paraId="54AFA9EB" w14:textId="77777777" w:rsidTr="00542E78">
+      <w:tr w:rsidR="007A5018" w:rsidRPr="009853BF" w14:paraId="54AFA9EB" w14:textId="77777777" w:rsidTr="00872AE1">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="611" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C7395BA" w14:textId="65DE0377" w:rsidR="00FC3713" w:rsidRPr="009853BF" w:rsidRDefault="00FC3713" w:rsidP="00FC3713">
+          <w:p w14:paraId="1C7395BA" w14:textId="1943CAF0" w:rsidR="007A5018" w:rsidRPr="009853BF" w:rsidRDefault="007A5018" w:rsidP="00FC3713">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009853BF">
-[...57 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10189" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A127F2F" w14:textId="77777777" w:rsidR="00FC3713" w:rsidRPr="00D5510D" w:rsidRDefault="00FC3713" w:rsidP="00FC3713">
+          <w:p w14:paraId="1A127F2F" w14:textId="77777777" w:rsidR="007A5018" w:rsidRPr="00D5510D" w:rsidRDefault="007A5018" w:rsidP="00FC3713">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D5510D">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Verify </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:eastAsia="Garamond" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D5510D">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>organic status for each supplier:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52A5F4BB" w14:textId="77777777" w:rsidR="00FC3713" w:rsidRPr="00D5510D" w:rsidRDefault="00FC3713" w:rsidP="00FC3713">
+          <w:p w14:paraId="52A5F4BB" w14:textId="77777777" w:rsidR="007A5018" w:rsidRPr="00D5510D" w:rsidRDefault="007A5018" w:rsidP="00FC3713">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00124133">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="1F3864" w:themeColor="accent5" w:themeShade="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Current organic certificate(s) for the suppliers</w:t>
             </w:r>
             <w:r w:rsidRPr="00124133">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
                 <w:color w:val="1F3864" w:themeColor="accent5" w:themeShade="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D5510D">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>of products/ingredients included in the consignment.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1943AF7A" w14:textId="43AA8ECA" w:rsidR="00FC3713" w:rsidRPr="00D5510D" w:rsidRDefault="00FC3713" w:rsidP="00FC3713">
+          <w:p w14:paraId="1943AF7A" w14:textId="43AA8ECA" w:rsidR="007A5018" w:rsidRPr="00D5510D" w:rsidRDefault="007A5018" w:rsidP="00FC3713">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D5510D">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Verified current organic status of supplier and product on certifier website </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC3713" w:rsidRPr="009853BF" w14:paraId="35E08E60" w14:textId="77777777" w:rsidTr="00542E78">
+      <w:tr w:rsidR="007A5018" w:rsidRPr="009853BF" w14:paraId="35E08E60" w14:textId="77777777" w:rsidTr="00872AE1">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="611" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AC7AF1B" w14:textId="05099FF4" w:rsidR="00FC3713" w:rsidRPr="009853BF" w:rsidRDefault="00FC3713" w:rsidP="00FC3713">
+          <w:p w14:paraId="5AC7AF1B" w14:textId="3297A368" w:rsidR="007A5018" w:rsidRPr="009853BF" w:rsidRDefault="007A5018" w:rsidP="00FC3713">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009853BF">
-[...57 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10189" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3995761A" w14:textId="5B27FF43" w:rsidR="00FC3713" w:rsidRPr="00D5510D" w:rsidRDefault="00FC3713" w:rsidP="00FC3713">
+          <w:p w14:paraId="3995761A" w14:textId="5B27FF43" w:rsidR="007A5018" w:rsidRPr="00D5510D" w:rsidRDefault="007A5018" w:rsidP="00FC3713">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00124133">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="1F3864" w:themeColor="accent5" w:themeShade="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Physical and financial flow charts</w:t>
             </w:r>
             <w:r w:rsidRPr="00124133">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
                 <w:color w:val="1F3864" w:themeColor="accent5" w:themeShade="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D5510D">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">allow traceability of all products and ingredients in the consignment to their origin. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC3713" w:rsidRPr="009853BF" w14:paraId="3DFCE54C" w14:textId="77777777" w:rsidTr="009A611D">
+      <w:tr w:rsidR="007A5018" w:rsidRPr="009853BF" w14:paraId="3DFCE54C" w14:textId="77777777" w:rsidTr="00872AE1">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="611" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3328F29A" w14:textId="4F8A40BB" w:rsidR="00FC3713" w:rsidRPr="009853BF" w:rsidRDefault="00FC3713" w:rsidP="00FC3713">
+          <w:p w14:paraId="3328F29A" w14:textId="5DD7AD66" w:rsidR="007A5018" w:rsidRPr="009853BF" w:rsidRDefault="007A5018" w:rsidP="00FC3713">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009853BF">
-[...57 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10189" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="44EFC8F3" w14:textId="33AA440E" w:rsidR="00FC3713" w:rsidRPr="00D5510D" w:rsidRDefault="00FC3713" w:rsidP="00FC3713">
+          <w:p w14:paraId="44EFC8F3" w14:textId="33AA440E" w:rsidR="007A5018" w:rsidRPr="00D5510D" w:rsidRDefault="007A5018" w:rsidP="00FC3713">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00124133">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="1F3864" w:themeColor="accent5" w:themeShade="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="00124133">
@@ -22505,158 +22346,116 @@
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00D5510D">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">receipt </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">and storage </w:t>
             </w:r>
             <w:r w:rsidRPr="00D5510D">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>of all products/ingredients in the supply chain from the last certified entity(ies) in the supply chain.</w:t>
+              <w:t>of all products/ingredients in the supply chain from the last certified entity(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D5510D">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ies</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D5510D">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>) in the supply chain.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC3713" w:rsidRPr="009853BF" w14:paraId="30013DA7" w14:textId="77777777" w:rsidTr="00542E78">
+      <w:tr w:rsidR="007A5018" w:rsidRPr="009853BF" w14:paraId="30013DA7" w14:textId="77777777" w:rsidTr="00872AE1">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="611" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66772194" w14:textId="7B509718" w:rsidR="00FC3713" w:rsidRPr="009853BF" w:rsidRDefault="00FC3713" w:rsidP="00FC3713">
+          <w:p w14:paraId="66772194" w14:textId="38136270" w:rsidR="007A5018" w:rsidRPr="009853BF" w:rsidRDefault="007A5018" w:rsidP="00FC3713">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009853BF">
-[...57 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10189" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="035005F5" w14:textId="2568668F" w:rsidR="00FC3713" w:rsidRPr="00D5510D" w:rsidRDefault="00FC3713" w:rsidP="00FC3713">
+          <w:p w14:paraId="035005F5" w14:textId="2568668F" w:rsidR="007A5018" w:rsidRPr="00D5510D" w:rsidRDefault="007A5018" w:rsidP="00FC3713">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Request includes a valid</w:t>
             </w:r>
             <w:r w:rsidRPr="00D5510D">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -22690,153 +22489,93 @@
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">issued by the certification body of each supplier confirming the volume and organic status of organic products and ingredients received by </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>the COI requestor</w:t>
             </w:r>
             <w:r w:rsidRPr="00D5510D">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0028160E" w:rsidRPr="009853BF" w14:paraId="575AC646" w14:textId="77777777" w:rsidTr="00542E78">
+      <w:tr w:rsidR="007A5018" w:rsidRPr="009853BF" w14:paraId="575AC646" w14:textId="77777777" w:rsidTr="00872AE1">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="611" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64C4B3F9" w14:textId="6F7D03F1" w:rsidR="0028160E" w:rsidRPr="009853BF" w:rsidRDefault="00D414FA" w:rsidP="00FC3713">
+          <w:p w14:paraId="64C4B3F9" w14:textId="3BB04E9B" w:rsidR="007A5018" w:rsidRPr="009853BF" w:rsidRDefault="007A5018" w:rsidP="00FC3713">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009853BF">
-[...57 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10189" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="69395410" w14:textId="6680E8F6" w:rsidR="0028160E" w:rsidRPr="00CF2A0D" w:rsidRDefault="00D001E3" w:rsidP="00FC3713">
+          <w:p w14:paraId="69395410" w14:textId="6680E8F6" w:rsidR="007A5018" w:rsidRPr="00CF2A0D" w:rsidRDefault="007A5018" w:rsidP="00FC3713">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF2A0D">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="1F3864" w:themeColor="accent5" w:themeShade="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>P</w:t>
@@ -22852,250 +22591,190 @@
                 <w:color w:val="1F3864" w:themeColor="accent5" w:themeShade="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>roduction records</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF2A0D">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="1F3864" w:themeColor="accent5" w:themeShade="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF2A0D">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">are included </w:t>
             </w:r>
-            <w:r w:rsidR="00CF2A0D">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">for products that were processed by the COI requestor. </w:t>
             </w:r>
-            <w:r w:rsidR="0008195E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0008195E" w:rsidRPr="009853BF">
+            <w:r w:rsidRPr="009853BF">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="0008195E" w:rsidRPr="009853BF">
+            <w:r w:rsidRPr="009853BF">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0008195E" w:rsidRPr="009853BF">
+            <w:r w:rsidRPr="009853BF">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0008195E" w:rsidRPr="009853BF">
+            <w:r w:rsidRPr="009853BF">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0008195E" w:rsidRPr="009853BF">
+            <w:r w:rsidRPr="009853BF">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="0008195E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0008195E" w:rsidRPr="00A21A79">
+            <w:r w:rsidRPr="00A21A79">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC3713" w:rsidRPr="009853BF" w14:paraId="7EF525BE" w14:textId="77777777" w:rsidTr="00542E78">
+      <w:tr w:rsidR="007A5018" w:rsidRPr="009853BF" w14:paraId="7EF525BE" w14:textId="77777777" w:rsidTr="00872AE1">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="611" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="525ECC50" w14:textId="3AC149A9" w:rsidR="00FC3713" w:rsidRPr="009853BF" w:rsidRDefault="00FC3713" w:rsidP="00FC3713">
+          <w:p w14:paraId="525ECC50" w14:textId="28748394" w:rsidR="007A5018" w:rsidRPr="009853BF" w:rsidRDefault="007A5018" w:rsidP="00FC3713">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009853BF">
-[...57 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10189" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19D0EBDC" w14:textId="6589C8D1" w:rsidR="00FC3713" w:rsidRPr="00D5510D" w:rsidRDefault="00FC3713" w:rsidP="0008195E">
+          <w:p w14:paraId="19D0EBDC" w14:textId="6589C8D1" w:rsidR="007A5018" w:rsidRPr="00D5510D" w:rsidRDefault="007A5018" w:rsidP="0008195E">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:eastAsia="Garamond"/>
@@ -23154,51 +22833,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00D5510D">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>for</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00D5510D">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EU COIs whose consignments include bulk organic products.</w:t>
             </w:r>
-            <w:r w:rsidR="0008195E">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="009853BF">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
@@ -23243,306 +22922,186 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A21A79">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC3713" w:rsidRPr="009853BF" w14:paraId="707410D9" w14:textId="77777777" w:rsidTr="00542E78">
+      <w:tr w:rsidR="007A5018" w:rsidRPr="009853BF" w14:paraId="707410D9" w14:textId="77777777" w:rsidTr="00872AE1">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="611" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2AFA55DE" w14:textId="0F7B3AC1" w:rsidR="00FC3713" w:rsidRPr="009853BF" w:rsidRDefault="00FC3713" w:rsidP="00FC3713">
+          <w:p w14:paraId="2AFA55DE" w14:textId="644E29BF" w:rsidR="007A5018" w:rsidRPr="009853BF" w:rsidRDefault="007A5018" w:rsidP="00FC3713">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009853BF">
-[...57 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10189" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09E6A5D2" w14:textId="79EFFBD7" w:rsidR="00FC3713" w:rsidRPr="00D5510D" w:rsidRDefault="00FC3713" w:rsidP="00FC3713">
+          <w:p w14:paraId="09E6A5D2" w14:textId="79EFFBD7" w:rsidR="007A5018" w:rsidRPr="00D5510D" w:rsidRDefault="007A5018" w:rsidP="00FC3713">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="40" w:beforeAutospacing="0" w:after="40" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D5510D">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The operation does not have an open (unresolved) noncompliance,</w:t>
             </w:r>
             <w:r w:rsidRPr="00D5510D">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> suspension</w:t>
             </w:r>
             <w:r w:rsidRPr="00D5510D">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> or temporary block affecting the product’s organic integrity.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC3713" w:rsidRPr="009853BF" w14:paraId="55867143" w14:textId="77777777" w:rsidTr="00542E78">
+      <w:tr w:rsidR="007A5018" w:rsidRPr="009853BF" w14:paraId="55867143" w14:textId="77777777" w:rsidTr="00872AE1">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="611" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65BB1D51" w14:textId="0CB491FE" w:rsidR="00FC3713" w:rsidRPr="009853BF" w:rsidRDefault="00FC3713" w:rsidP="00FC3713">
+          <w:p w14:paraId="65BB1D51" w14:textId="032A8735" w:rsidR="007A5018" w:rsidRPr="009853BF" w:rsidRDefault="007A5018" w:rsidP="00FC3713">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009853BF">
-[...57 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10189" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5660AAD4" w14:textId="5BB43FEF" w:rsidR="00FC3713" w:rsidRPr="009853BF" w:rsidRDefault="00FC3713" w:rsidP="00FC3713">
+          <w:p w14:paraId="5660AAD4" w14:textId="5BB43FEF" w:rsidR="007A5018" w:rsidRPr="009853BF" w:rsidRDefault="007A5018" w:rsidP="00FC3713">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="40" w:beforeAutospacing="0" w:after="40" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009853BF">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The weight/volume of each product to be exported</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
@@ -23561,121 +23120,133 @@
               </w:rPr>
               <w:t>product</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(s) being exported</w:t>
             </w:r>
             <w:r w:rsidRPr="009853BF">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00430E36" w:rsidRPr="009853BF" w14:paraId="2AFCD3FA" w14:textId="77777777" w:rsidTr="00C23B5B">
+      <w:tr w:rsidR="00430E36" w:rsidRPr="009853BF" w14:paraId="2AFCD3FA" w14:textId="77777777" w:rsidTr="00D90BA3">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CDF142B" w14:textId="77777777" w:rsidR="0047027F" w:rsidRPr="004A0A6F" w:rsidRDefault="0047027F" w:rsidP="0047027F">
+          <w:p w14:paraId="7EC7DFF0" w14:textId="43C0AB31" w:rsidR="00FF20E1" w:rsidRDefault="0047027F" w:rsidP="0047027F">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="40" w:beforeAutospacing="0" w:after="40" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A0A6F">
+              <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="004A0A6F">
+              <w:t xml:space="preserve">Did QCS collect and analyze a sample </w:t>
+            </w:r>
+            <w:r w:rsidR="00CD35EB">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Did QCS collect and analyze a sample from one or more organic </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A0A6F">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ingredients or</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="004A0A6F">
+              <w:t xml:space="preserve">one or more organic </w:t>
+            </w:r>
+            <w:r w:rsidR="00CD35EB">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> lots included in the consignment? </w:t>
-[...7 lines deleted...]
-              <w:textAlignment w:val="baseline"/>
+              <w:t>products</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A0A6F">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> included in the consignment? </w:t>
+            </w:r>
+            <w:r w:rsidR="00243D0F">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="004A0A6F">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004A0A6F">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
@@ -23764,1667 +23335,242 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="004A0A6F">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004A0A6F">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004A0A6F">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> No.  If yes, describe below</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> No</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB2BEB">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...34 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:r>
           </w:p>
-        </w:tc>
-[...18 lines deleted...]
-          <w:p w14:paraId="60270BBD" w14:textId="7B8702CC" w:rsidR="00430E36" w:rsidRPr="004A0A6F" w:rsidRDefault="00430E36" w:rsidP="00430E36">
+          <w:p w14:paraId="02CA6E79" w14:textId="7BE9ADC6" w:rsidR="00430E36" w:rsidRPr="00D90BA3" w:rsidRDefault="000623C5" w:rsidP="000623C5">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="40" w:beforeAutospacing="0" w:after="40" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
-[...34 lines deleted...]
-                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="normaltextrun"/>
-[...31 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>If yes, verify that</w:t>
+            </w:r>
+            <w:r w:rsidR="00261B51">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1F518 Sampling Report for Consignments to EU </w:t>
+            </w:r>
+            <w:r w:rsidR="00D0572E">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>indicate</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="normaltextrun"/>
-[...74 lines deleted...]
-              <w:t>Result</w:t>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB2BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> that </w:t>
+            </w:r>
+            <w:r w:rsidR="00243D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">QCS may issue </w:t>
+            </w:r>
+            <w:r w:rsidR="00F4783A">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidR="00243D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Certificate of Inspection if all other requirements are met</w:t>
+            </w:r>
+            <w:r w:rsidR="003B2C60">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. U</w:t>
+            </w:r>
+            <w:r w:rsidR="00795239">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pload a copy of the </w:t>
+            </w:r>
+            <w:r w:rsidR="00795239" w:rsidRPr="00D90BA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1F3864" w:themeColor="accent5" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Laboratory analysis</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC29BB" w:rsidRPr="00D90BA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
+                <w:color w:val="1F3864" w:themeColor="accent5" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC29BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC29BB" w:rsidRPr="00D90BA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1F3864" w:themeColor="accent5" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1F518 Sampling Report for Consignments to EU</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC29BB" w:rsidRPr="00D90BA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
+                <w:color w:val="1F3864" w:themeColor="accent5" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC29BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">to TRACES </w:t>
+            </w:r>
+            <w:r w:rsidR="008907CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>for EU COIs</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC29BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00430E36" w:rsidRPr="009853BF" w14:paraId="2160187F" w14:textId="77777777" w:rsidTr="00885052">
-[...1360 lines deleted...]
-      </w:tblGrid>
       <w:tr w:rsidR="00310722" w:rsidRPr="009853BF" w14:paraId="51934CEF" w14:textId="77777777" w:rsidTr="00542E78">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1421" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2FB75170" w14:textId="0ABDC5A6" w:rsidR="00310722" w:rsidRPr="009853BF" w:rsidRDefault="4BA8FCC6" w:rsidP="00085A1C">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009853BF">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
@@ -25897,174 +24043,129 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="007E1047" w:rsidRPr="009853BF">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007E1047" w:rsidRPr="009853BF" w14:paraId="34DC41FE" w14:textId="77777777" w:rsidTr="002F7AAA">
         <w:trPr>
           <w:trHeight w:val="576"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3620" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1AFB488A" w14:textId="2927B957" w:rsidR="007E1047" w:rsidRPr="009853BF" w:rsidRDefault="007E1047" w:rsidP="00F733F0">
+          <w:p w14:paraId="1AFB488A" w14:textId="25AE0CAC" w:rsidR="007E1047" w:rsidRPr="009853BF" w:rsidRDefault="00236E70" w:rsidP="00F733F0">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="40" w:beforeAutospacing="0" w:after="40" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009853BF">
-[...99 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="21C18A6C" wp14:editId="18E81BA4">
+                  <wp:extent cx="588396" cy="588396"/>
+                  <wp:effectExtent l="0" t="0" r="2540" b="2540"/>
+                  <wp:docPr id="2" name="Imagen 1"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 2"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId16" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="589364" cy="589364"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3428" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="351A9633" w14:textId="7D8E7435" w:rsidR="007E1047" w:rsidRPr="009853BF" w:rsidRDefault="007E1047" w:rsidP="00F733F0">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="40" w:beforeAutospacing="0" w:after="40" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
@@ -26292,51 +24393,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="009853BF">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00310722" w:rsidRPr="009853BF" w14:paraId="7EE35DED" w14:textId="77777777" w:rsidTr="00FD1EC7">
         <w:trPr>
           <w:trHeight w:val="75"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3620" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="00DC6DB7" w14:textId="2D5415B9" w:rsidR="00310722" w:rsidRPr="009853BF" w:rsidRDefault="4BA8FCC6" w:rsidP="00F733F0">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="40" w:beforeAutospacing="0" w:after="40" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009853BF">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
@@ -26405,51 +24506,51 @@
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009853BF">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F7AAA" w:rsidRPr="009853BF" w14:paraId="42E8A13E" w14:textId="77777777" w:rsidTr="00FD1EC7">
         <w:trPr>
           <w:trHeight w:val="75"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3BD04EE3" w14:textId="77777777" w:rsidR="00FD1EC7" w:rsidRDefault="00FD1EC7" w:rsidP="00F733F0">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="40" w:beforeAutospacing="0" w:after="40" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3548BF88" w14:textId="2A626EF3" w:rsidR="002F7AAA" w:rsidRPr="009853BF" w:rsidRDefault="002F7AAA" w:rsidP="00F733F0">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="40" w:beforeAutospacing="0" w:after="40" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
@@ -26473,65 +24574,65 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EA4F7FD" w14:textId="77777777" w:rsidR="00891F36" w:rsidRPr="00247DFE" w:rsidRDefault="00891F36" w:rsidP="00D95B54">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00891F36" w:rsidRPr="00247DFE" w:rsidSect="006310BB">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="720" w:bottom="720" w:left="720" w:header="432" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71BBF718" w14:textId="77777777" w:rsidR="008263CB" w:rsidRDefault="008263CB" w:rsidP="00256840">
+    <w:p w14:paraId="443DD49C" w14:textId="77777777" w:rsidR="008B5C22" w:rsidRDefault="008B5C22" w:rsidP="00256840">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E16E02E" w14:textId="77777777" w:rsidR="008263CB" w:rsidRDefault="008263CB" w:rsidP="00256840">
+    <w:p w14:paraId="3DDB1A6D" w14:textId="77777777" w:rsidR="008B5C22" w:rsidRDefault="008B5C22" w:rsidP="00256840">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="21090DB8" w14:textId="77777777" w:rsidR="008263CB" w:rsidRDefault="008263CB"/>
+    <w:p w14:paraId="02A8FA57" w14:textId="77777777" w:rsidR="008B5C22" w:rsidRDefault="008B5C22"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -26573,206 +24674,213 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
-    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="-1386640957"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtContent>
-          <w:p w14:paraId="6DA38764" w14:textId="1F192F5A" w:rsidR="00F54ECE" w:rsidRPr="002115F5" w:rsidRDefault="002115F5" w:rsidP="00D95B54">
+          <w:p w14:paraId="6DA38764" w14:textId="7212D525" w:rsidR="00F54ECE" w:rsidRPr="002115F5" w:rsidRDefault="002115F5" w:rsidP="00D95B54">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008212C3">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1F5</w:t>
             </w:r>
             <w:r w:rsidR="008A463A">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
             <w:r w:rsidRPr="008212C3">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, V1,</w:t>
             </w:r>
             <w:r w:rsidR="007C43FE">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
+            <w:r w:rsidR="00D90BA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="007C43FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008212C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF60B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>04</w:t>
+            </w:r>
+            <w:r w:rsidR="00A16915">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF60B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
             <w:r w:rsidR="00156366">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...23 lines deleted...]
-              <w:t>10</w:t>
+              <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00A16915">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>/</w:t>
-[...14 lines deleted...]
-              </w:rPr>
               <w:t>/202</w:t>
             </w:r>
-            <w:r w:rsidR="00C41DEB">
-[...5 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="00DF60B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
@@ -27269,65 +25377,65 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="000C4773" w:rsidRPr="00D95B54">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2021FBEE" w14:textId="77777777" w:rsidR="008263CB" w:rsidRDefault="008263CB" w:rsidP="00256840">
+    <w:p w14:paraId="4F510BE7" w14:textId="77777777" w:rsidR="008B5C22" w:rsidRDefault="008B5C22" w:rsidP="00256840">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="430B9CA4" w14:textId="77777777" w:rsidR="008263CB" w:rsidRDefault="008263CB" w:rsidP="00256840">
+    <w:p w14:paraId="58375D9F" w14:textId="77777777" w:rsidR="008B5C22" w:rsidRDefault="008B5C22" w:rsidP="00256840">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1DC2EB5A" w14:textId="77777777" w:rsidR="008263CB" w:rsidRDefault="008263CB"/>
+    <w:p w14:paraId="7098F45B" w14:textId="77777777" w:rsidR="008B5C22" w:rsidRDefault="008B5C22"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="4CF5188A" w14:textId="1B4EC899" w:rsidR="00D57640" w:rsidRPr="00277528" w:rsidRDefault="00D57640">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00277528">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00277528">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -28942,54 +27050,54 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="383219106">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="349114298">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1272977822">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="442695689">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1936673580">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2094818362">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="8J+v/K1WnGZuab5v8io32Fw4TnP6HVpyybVmOwwGEAKezEk9bMDR3ewWmj8/yrrqD9eWT67iuOtacBBik9fMFw==" w:salt="6J1R7HdqOcG5Mf+8jigZ8w=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="a1e2a86eqnyAt9uEHh0psLW4wDsLY7CqLqZ+v4IofLMa1k7813/ubxa9Y55lOmV09eabuS2pGobdGjbcXVWaPQ==" w:salt="zhepc5HzrgmxTKngj4Wwsw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FE3E60"/>
@@ -28997,196 +27105,207 @@
     <w:rsid w:val="00006590"/>
     <w:rsid w:val="00006618"/>
     <w:rsid w:val="00010E64"/>
     <w:rsid w:val="00015EE6"/>
     <w:rsid w:val="00016969"/>
     <w:rsid w:val="00020B89"/>
     <w:rsid w:val="00030195"/>
     <w:rsid w:val="000309FD"/>
     <w:rsid w:val="000325D4"/>
     <w:rsid w:val="00033F5B"/>
     <w:rsid w:val="00034BD6"/>
     <w:rsid w:val="00037230"/>
     <w:rsid w:val="00040E34"/>
     <w:rsid w:val="00041F2E"/>
     <w:rsid w:val="00043A4E"/>
     <w:rsid w:val="00045F9D"/>
     <w:rsid w:val="0004696A"/>
     <w:rsid w:val="00051E64"/>
     <w:rsid w:val="00052FFB"/>
     <w:rsid w:val="0005581E"/>
     <w:rsid w:val="0005727A"/>
     <w:rsid w:val="0005736A"/>
     <w:rsid w:val="00060A37"/>
     <w:rsid w:val="00061607"/>
     <w:rsid w:val="00061BAF"/>
+    <w:rsid w:val="000623C5"/>
     <w:rsid w:val="00062417"/>
     <w:rsid w:val="00063E3E"/>
     <w:rsid w:val="00071157"/>
     <w:rsid w:val="00071296"/>
     <w:rsid w:val="00072292"/>
     <w:rsid w:val="00073F5D"/>
+    <w:rsid w:val="0007497F"/>
     <w:rsid w:val="000760F5"/>
     <w:rsid w:val="000805D1"/>
     <w:rsid w:val="0008195E"/>
     <w:rsid w:val="000819A6"/>
     <w:rsid w:val="00081E96"/>
     <w:rsid w:val="0008275C"/>
     <w:rsid w:val="00085A1C"/>
     <w:rsid w:val="000872E1"/>
     <w:rsid w:val="00095BD0"/>
     <w:rsid w:val="000976A2"/>
     <w:rsid w:val="000A01C1"/>
     <w:rsid w:val="000A14BA"/>
     <w:rsid w:val="000A241F"/>
     <w:rsid w:val="000A65E6"/>
     <w:rsid w:val="000A67BC"/>
     <w:rsid w:val="000A6E18"/>
     <w:rsid w:val="000B023C"/>
     <w:rsid w:val="000B04C5"/>
     <w:rsid w:val="000B2576"/>
     <w:rsid w:val="000B2B11"/>
     <w:rsid w:val="000B4570"/>
     <w:rsid w:val="000B5316"/>
     <w:rsid w:val="000B593E"/>
     <w:rsid w:val="000B601E"/>
     <w:rsid w:val="000B68BC"/>
     <w:rsid w:val="000B71A3"/>
     <w:rsid w:val="000C053E"/>
     <w:rsid w:val="000C472A"/>
     <w:rsid w:val="000C4773"/>
     <w:rsid w:val="000C5D62"/>
     <w:rsid w:val="000D10A3"/>
     <w:rsid w:val="000D311B"/>
     <w:rsid w:val="000D6ED3"/>
     <w:rsid w:val="000E17C1"/>
     <w:rsid w:val="000E17D1"/>
     <w:rsid w:val="000E1A7A"/>
     <w:rsid w:val="000E3DEA"/>
     <w:rsid w:val="000E3E31"/>
     <w:rsid w:val="000E3EAB"/>
     <w:rsid w:val="000E4B2D"/>
     <w:rsid w:val="000E5706"/>
     <w:rsid w:val="000E5944"/>
+    <w:rsid w:val="000E6187"/>
     <w:rsid w:val="000E6260"/>
     <w:rsid w:val="000E694E"/>
     <w:rsid w:val="000E7401"/>
     <w:rsid w:val="000F1927"/>
     <w:rsid w:val="000F3211"/>
     <w:rsid w:val="000F449F"/>
     <w:rsid w:val="000F5116"/>
+    <w:rsid w:val="000F7719"/>
     <w:rsid w:val="000F7E36"/>
     <w:rsid w:val="00102A91"/>
+    <w:rsid w:val="00102E08"/>
     <w:rsid w:val="00103E9B"/>
     <w:rsid w:val="00105E72"/>
     <w:rsid w:val="0011382E"/>
     <w:rsid w:val="001146B4"/>
     <w:rsid w:val="00115F82"/>
     <w:rsid w:val="00116DDD"/>
     <w:rsid w:val="00121BD3"/>
+    <w:rsid w:val="00122C6B"/>
     <w:rsid w:val="0012316E"/>
     <w:rsid w:val="001232C9"/>
     <w:rsid w:val="00123757"/>
     <w:rsid w:val="00126646"/>
     <w:rsid w:val="00127528"/>
     <w:rsid w:val="00127EE9"/>
     <w:rsid w:val="001306E2"/>
     <w:rsid w:val="00136EA9"/>
     <w:rsid w:val="0013701C"/>
     <w:rsid w:val="001374AB"/>
     <w:rsid w:val="00141D50"/>
     <w:rsid w:val="00153114"/>
     <w:rsid w:val="0015321E"/>
     <w:rsid w:val="00156366"/>
     <w:rsid w:val="001610E5"/>
     <w:rsid w:val="00163C6B"/>
     <w:rsid w:val="00164501"/>
+    <w:rsid w:val="00164A7A"/>
     <w:rsid w:val="001652E2"/>
     <w:rsid w:val="001662FA"/>
     <w:rsid w:val="001678AA"/>
     <w:rsid w:val="001700E4"/>
     <w:rsid w:val="00172FEF"/>
     <w:rsid w:val="00173151"/>
     <w:rsid w:val="00175694"/>
     <w:rsid w:val="00184C48"/>
     <w:rsid w:val="00185C16"/>
     <w:rsid w:val="00192D93"/>
     <w:rsid w:val="0019558E"/>
     <w:rsid w:val="00195A3F"/>
     <w:rsid w:val="0019635C"/>
     <w:rsid w:val="0019796E"/>
     <w:rsid w:val="00197CAE"/>
     <w:rsid w:val="001A0572"/>
     <w:rsid w:val="001A165F"/>
     <w:rsid w:val="001A18C9"/>
     <w:rsid w:val="001A4323"/>
     <w:rsid w:val="001A69C5"/>
     <w:rsid w:val="001A7E34"/>
     <w:rsid w:val="001B49F2"/>
     <w:rsid w:val="001C11BC"/>
     <w:rsid w:val="001C1AC8"/>
     <w:rsid w:val="001C4206"/>
     <w:rsid w:val="001C4293"/>
     <w:rsid w:val="001C6CB2"/>
     <w:rsid w:val="001D0EC7"/>
     <w:rsid w:val="001D15F0"/>
     <w:rsid w:val="001D2836"/>
     <w:rsid w:val="001E1799"/>
     <w:rsid w:val="001E1D58"/>
     <w:rsid w:val="001E2D34"/>
     <w:rsid w:val="001E2E81"/>
     <w:rsid w:val="001E3705"/>
     <w:rsid w:val="001E612F"/>
     <w:rsid w:val="001F0381"/>
     <w:rsid w:val="001F0B8B"/>
     <w:rsid w:val="001F2AB4"/>
     <w:rsid w:val="00202A57"/>
     <w:rsid w:val="002030DD"/>
     <w:rsid w:val="00205064"/>
     <w:rsid w:val="00205AFD"/>
     <w:rsid w:val="002115F5"/>
     <w:rsid w:val="00215598"/>
+    <w:rsid w:val="00217D16"/>
     <w:rsid w:val="00217F5D"/>
     <w:rsid w:val="00220827"/>
     <w:rsid w:val="00223F88"/>
     <w:rsid w:val="0022563D"/>
     <w:rsid w:val="00226F18"/>
     <w:rsid w:val="00230259"/>
     <w:rsid w:val="00231057"/>
+    <w:rsid w:val="00236E70"/>
     <w:rsid w:val="0024008D"/>
     <w:rsid w:val="00240FFD"/>
     <w:rsid w:val="00242178"/>
+    <w:rsid w:val="00243D0F"/>
     <w:rsid w:val="0024431C"/>
     <w:rsid w:val="00245983"/>
     <w:rsid w:val="00247DFE"/>
     <w:rsid w:val="002506E2"/>
     <w:rsid w:val="002511BC"/>
     <w:rsid w:val="00254079"/>
     <w:rsid w:val="002544A4"/>
     <w:rsid w:val="00256840"/>
     <w:rsid w:val="00257315"/>
     <w:rsid w:val="00257990"/>
+    <w:rsid w:val="00261B51"/>
     <w:rsid w:val="00262D47"/>
     <w:rsid w:val="002637DB"/>
     <w:rsid w:val="00263B06"/>
     <w:rsid w:val="00272174"/>
     <w:rsid w:val="00272C1D"/>
     <w:rsid w:val="00274345"/>
     <w:rsid w:val="002748F4"/>
     <w:rsid w:val="00277528"/>
     <w:rsid w:val="0027788E"/>
     <w:rsid w:val="00280E8E"/>
     <w:rsid w:val="0028160E"/>
     <w:rsid w:val="00282374"/>
     <w:rsid w:val="0028443D"/>
     <w:rsid w:val="00284556"/>
     <w:rsid w:val="00285A0A"/>
     <w:rsid w:val="00285E11"/>
     <w:rsid w:val="00286A3E"/>
     <w:rsid w:val="00292658"/>
     <w:rsid w:val="00293E1C"/>
     <w:rsid w:val="00297BB8"/>
     <w:rsid w:val="002A0175"/>
     <w:rsid w:val="002A5240"/>
     <w:rsid w:val="002A57B8"/>
     <w:rsid w:val="002A7C52"/>
     <w:rsid w:val="002B0CE5"/>
@@ -29230,80 +27349,83 @@
     <w:rsid w:val="003225DD"/>
     <w:rsid w:val="0032295C"/>
     <w:rsid w:val="00324ABC"/>
     <w:rsid w:val="003264FB"/>
     <w:rsid w:val="003270E0"/>
     <w:rsid w:val="003273FB"/>
     <w:rsid w:val="00327E43"/>
     <w:rsid w:val="003300DA"/>
     <w:rsid w:val="003313CA"/>
     <w:rsid w:val="00332C30"/>
     <w:rsid w:val="0033336A"/>
     <w:rsid w:val="00333549"/>
     <w:rsid w:val="00333EF5"/>
     <w:rsid w:val="00333F6B"/>
     <w:rsid w:val="0033518C"/>
     <w:rsid w:val="003358B8"/>
     <w:rsid w:val="003360BB"/>
     <w:rsid w:val="003371F9"/>
     <w:rsid w:val="00337886"/>
     <w:rsid w:val="0034204E"/>
     <w:rsid w:val="0034364A"/>
     <w:rsid w:val="0034385C"/>
     <w:rsid w:val="00345854"/>
     <w:rsid w:val="00347B78"/>
     <w:rsid w:val="00350567"/>
+    <w:rsid w:val="003527AF"/>
     <w:rsid w:val="0035339B"/>
     <w:rsid w:val="003548EB"/>
     <w:rsid w:val="00356A27"/>
     <w:rsid w:val="00357A30"/>
     <w:rsid w:val="00361543"/>
     <w:rsid w:val="003617D5"/>
     <w:rsid w:val="0036316C"/>
     <w:rsid w:val="00363375"/>
     <w:rsid w:val="0036370D"/>
     <w:rsid w:val="00364AC2"/>
     <w:rsid w:val="0036597A"/>
     <w:rsid w:val="0036698B"/>
     <w:rsid w:val="00375674"/>
     <w:rsid w:val="00376C03"/>
     <w:rsid w:val="00381153"/>
     <w:rsid w:val="00381F2A"/>
     <w:rsid w:val="003820A3"/>
     <w:rsid w:val="00384014"/>
     <w:rsid w:val="0038418A"/>
     <w:rsid w:val="00390F93"/>
     <w:rsid w:val="00391BE7"/>
     <w:rsid w:val="00395BE3"/>
     <w:rsid w:val="00395FA0"/>
     <w:rsid w:val="003A1810"/>
     <w:rsid w:val="003A23AF"/>
     <w:rsid w:val="003A3413"/>
     <w:rsid w:val="003A388E"/>
     <w:rsid w:val="003A44D5"/>
     <w:rsid w:val="003A616D"/>
     <w:rsid w:val="003A7E4B"/>
+    <w:rsid w:val="003B2B44"/>
+    <w:rsid w:val="003B2C60"/>
     <w:rsid w:val="003B3AFD"/>
     <w:rsid w:val="003B416F"/>
     <w:rsid w:val="003C1527"/>
     <w:rsid w:val="003C1572"/>
     <w:rsid w:val="003C4145"/>
     <w:rsid w:val="003C4945"/>
     <w:rsid w:val="003C549C"/>
     <w:rsid w:val="003C7454"/>
     <w:rsid w:val="003D0200"/>
     <w:rsid w:val="003D2AA4"/>
     <w:rsid w:val="003D2F22"/>
     <w:rsid w:val="003D534D"/>
     <w:rsid w:val="003D5C58"/>
     <w:rsid w:val="003E09E1"/>
     <w:rsid w:val="003E14D7"/>
     <w:rsid w:val="003E4D76"/>
     <w:rsid w:val="003E6214"/>
     <w:rsid w:val="003F0C5B"/>
     <w:rsid w:val="003F1C1B"/>
     <w:rsid w:val="003F3141"/>
     <w:rsid w:val="003F4A44"/>
     <w:rsid w:val="003F502B"/>
     <w:rsid w:val="003F7949"/>
     <w:rsid w:val="00404C3B"/>
     <w:rsid w:val="00413DBA"/>
@@ -29324,65 +27446,67 @@
     <w:rsid w:val="0043509C"/>
     <w:rsid w:val="00436761"/>
     <w:rsid w:val="00436E4E"/>
     <w:rsid w:val="00437766"/>
     <w:rsid w:val="004417E2"/>
     <w:rsid w:val="00442B7B"/>
     <w:rsid w:val="004442BC"/>
     <w:rsid w:val="004448A5"/>
     <w:rsid w:val="004456CA"/>
     <w:rsid w:val="004463EB"/>
     <w:rsid w:val="00451696"/>
     <w:rsid w:val="004528E5"/>
     <w:rsid w:val="00453047"/>
     <w:rsid w:val="00453459"/>
     <w:rsid w:val="0045468E"/>
     <w:rsid w:val="004567B5"/>
     <w:rsid w:val="00457529"/>
     <w:rsid w:val="00457627"/>
     <w:rsid w:val="00460445"/>
     <w:rsid w:val="0046142F"/>
     <w:rsid w:val="0046234E"/>
     <w:rsid w:val="004636D3"/>
     <w:rsid w:val="00464726"/>
     <w:rsid w:val="00464EB9"/>
     <w:rsid w:val="0047027F"/>
+    <w:rsid w:val="00473341"/>
     <w:rsid w:val="00473CA7"/>
     <w:rsid w:val="00484064"/>
     <w:rsid w:val="004849C6"/>
     <w:rsid w:val="00485AA0"/>
     <w:rsid w:val="004877B3"/>
     <w:rsid w:val="00492290"/>
     <w:rsid w:val="00493195"/>
     <w:rsid w:val="004951EA"/>
     <w:rsid w:val="0049520E"/>
     <w:rsid w:val="00495F04"/>
     <w:rsid w:val="004A0A6F"/>
     <w:rsid w:val="004A4030"/>
     <w:rsid w:val="004A4D71"/>
     <w:rsid w:val="004A501A"/>
     <w:rsid w:val="004A54B6"/>
+    <w:rsid w:val="004A6921"/>
     <w:rsid w:val="004B2DF2"/>
     <w:rsid w:val="004B3843"/>
     <w:rsid w:val="004B3B92"/>
     <w:rsid w:val="004B5652"/>
     <w:rsid w:val="004B6D9A"/>
     <w:rsid w:val="004B6FD6"/>
     <w:rsid w:val="004C00B7"/>
     <w:rsid w:val="004C1704"/>
     <w:rsid w:val="004C3F59"/>
     <w:rsid w:val="004C48BD"/>
     <w:rsid w:val="004C4908"/>
     <w:rsid w:val="004C4F3D"/>
     <w:rsid w:val="004C54C1"/>
     <w:rsid w:val="004C5672"/>
     <w:rsid w:val="004C5965"/>
     <w:rsid w:val="004D3F61"/>
     <w:rsid w:val="004D471C"/>
     <w:rsid w:val="004E197C"/>
     <w:rsid w:val="004E3569"/>
     <w:rsid w:val="004E480A"/>
     <w:rsid w:val="004E6733"/>
     <w:rsid w:val="004E7E8F"/>
     <w:rsid w:val="004F1878"/>
     <w:rsid w:val="004F3F7D"/>
     <w:rsid w:val="00500E5E"/>
@@ -29394,366 +27518,390 @@
     <w:rsid w:val="0052179D"/>
     <w:rsid w:val="00522D9D"/>
     <w:rsid w:val="00523DDE"/>
     <w:rsid w:val="00525097"/>
     <w:rsid w:val="00525E43"/>
     <w:rsid w:val="00526673"/>
     <w:rsid w:val="00526E40"/>
     <w:rsid w:val="0053001E"/>
     <w:rsid w:val="00535EB7"/>
     <w:rsid w:val="005362C0"/>
     <w:rsid w:val="0053655B"/>
     <w:rsid w:val="00536A3B"/>
     <w:rsid w:val="00536CE6"/>
     <w:rsid w:val="00537E2A"/>
     <w:rsid w:val="0054062A"/>
     <w:rsid w:val="00541C9B"/>
     <w:rsid w:val="00542E78"/>
     <w:rsid w:val="00555DC7"/>
     <w:rsid w:val="0055630C"/>
     <w:rsid w:val="0055712B"/>
     <w:rsid w:val="00560821"/>
     <w:rsid w:val="00561F4F"/>
     <w:rsid w:val="00563966"/>
     <w:rsid w:val="00564D0C"/>
     <w:rsid w:val="0056578F"/>
+    <w:rsid w:val="005700B4"/>
     <w:rsid w:val="00572296"/>
     <w:rsid w:val="005749DA"/>
     <w:rsid w:val="00575668"/>
     <w:rsid w:val="00576657"/>
     <w:rsid w:val="00576896"/>
     <w:rsid w:val="0058045C"/>
     <w:rsid w:val="005817D3"/>
     <w:rsid w:val="00582D4C"/>
     <w:rsid w:val="00582F78"/>
     <w:rsid w:val="00583685"/>
     <w:rsid w:val="005842CD"/>
     <w:rsid w:val="00584A28"/>
     <w:rsid w:val="00584A76"/>
+    <w:rsid w:val="0058687D"/>
     <w:rsid w:val="00591084"/>
     <w:rsid w:val="00593A2F"/>
     <w:rsid w:val="00593B4D"/>
     <w:rsid w:val="00595EE6"/>
     <w:rsid w:val="00596772"/>
     <w:rsid w:val="005A094B"/>
     <w:rsid w:val="005A24F7"/>
     <w:rsid w:val="005A281E"/>
     <w:rsid w:val="005A6953"/>
     <w:rsid w:val="005B015C"/>
     <w:rsid w:val="005B1C03"/>
     <w:rsid w:val="005B1EFA"/>
     <w:rsid w:val="005B2362"/>
     <w:rsid w:val="005B2772"/>
     <w:rsid w:val="005B39E7"/>
     <w:rsid w:val="005B6500"/>
     <w:rsid w:val="005B7E94"/>
     <w:rsid w:val="005C27CD"/>
     <w:rsid w:val="005C3284"/>
     <w:rsid w:val="005C57EA"/>
     <w:rsid w:val="005D0825"/>
     <w:rsid w:val="005D163F"/>
     <w:rsid w:val="005D6A41"/>
     <w:rsid w:val="005E0044"/>
     <w:rsid w:val="005E1F4F"/>
     <w:rsid w:val="005E1FFA"/>
+    <w:rsid w:val="005E45D8"/>
     <w:rsid w:val="005E4CA6"/>
     <w:rsid w:val="005E50C2"/>
     <w:rsid w:val="005E5534"/>
+    <w:rsid w:val="005E7AB1"/>
     <w:rsid w:val="005F01F6"/>
+    <w:rsid w:val="005F053E"/>
     <w:rsid w:val="005F48B7"/>
     <w:rsid w:val="005F64D5"/>
     <w:rsid w:val="00601E11"/>
     <w:rsid w:val="00603697"/>
     <w:rsid w:val="00612CC6"/>
     <w:rsid w:val="00612EC1"/>
     <w:rsid w:val="00615BDD"/>
     <w:rsid w:val="00615EB5"/>
     <w:rsid w:val="00616306"/>
     <w:rsid w:val="00616B54"/>
     <w:rsid w:val="00621900"/>
     <w:rsid w:val="0062376A"/>
     <w:rsid w:val="006237C8"/>
     <w:rsid w:val="0062728A"/>
     <w:rsid w:val="00630B9E"/>
     <w:rsid w:val="006310BB"/>
+    <w:rsid w:val="0063144B"/>
     <w:rsid w:val="00631471"/>
     <w:rsid w:val="00636445"/>
     <w:rsid w:val="00636F0B"/>
     <w:rsid w:val="006370E4"/>
     <w:rsid w:val="006375A0"/>
     <w:rsid w:val="00641380"/>
     <w:rsid w:val="00644BB3"/>
     <w:rsid w:val="0064699A"/>
     <w:rsid w:val="00652A57"/>
     <w:rsid w:val="00653D6D"/>
     <w:rsid w:val="0065699E"/>
     <w:rsid w:val="006575D3"/>
     <w:rsid w:val="0065769B"/>
     <w:rsid w:val="00660A6B"/>
     <w:rsid w:val="00660A79"/>
     <w:rsid w:val="006620C4"/>
     <w:rsid w:val="0066280F"/>
+    <w:rsid w:val="0066340F"/>
     <w:rsid w:val="00663E99"/>
     <w:rsid w:val="0066678C"/>
     <w:rsid w:val="0067019B"/>
     <w:rsid w:val="00671A44"/>
+    <w:rsid w:val="0067304B"/>
     <w:rsid w:val="00676E1C"/>
     <w:rsid w:val="0068073B"/>
     <w:rsid w:val="00681A68"/>
     <w:rsid w:val="00682552"/>
+    <w:rsid w:val="00682897"/>
     <w:rsid w:val="00683196"/>
     <w:rsid w:val="00684A8B"/>
     <w:rsid w:val="006858B6"/>
+    <w:rsid w:val="006874B3"/>
     <w:rsid w:val="006928C2"/>
     <w:rsid w:val="006A016B"/>
     <w:rsid w:val="006A60C8"/>
     <w:rsid w:val="006A62AC"/>
     <w:rsid w:val="006B124E"/>
     <w:rsid w:val="006B1814"/>
     <w:rsid w:val="006B1D3D"/>
     <w:rsid w:val="006B2011"/>
     <w:rsid w:val="006B2EB9"/>
     <w:rsid w:val="006B396D"/>
     <w:rsid w:val="006B3D1F"/>
     <w:rsid w:val="006B3D63"/>
     <w:rsid w:val="006B4460"/>
     <w:rsid w:val="006B5057"/>
     <w:rsid w:val="006B6B19"/>
     <w:rsid w:val="006C1027"/>
     <w:rsid w:val="006C230B"/>
     <w:rsid w:val="006C3DD2"/>
     <w:rsid w:val="006C4573"/>
     <w:rsid w:val="006C7448"/>
     <w:rsid w:val="006D0CC1"/>
     <w:rsid w:val="006D1771"/>
     <w:rsid w:val="006D2557"/>
     <w:rsid w:val="006D288C"/>
     <w:rsid w:val="006D42F9"/>
     <w:rsid w:val="006D59CE"/>
     <w:rsid w:val="006D5FF6"/>
     <w:rsid w:val="006E35DA"/>
     <w:rsid w:val="006E47A3"/>
     <w:rsid w:val="006E4ADA"/>
     <w:rsid w:val="006E690D"/>
+    <w:rsid w:val="006F3BA1"/>
     <w:rsid w:val="006F5832"/>
     <w:rsid w:val="006F731B"/>
     <w:rsid w:val="00702ECF"/>
+    <w:rsid w:val="00703D53"/>
     <w:rsid w:val="00705507"/>
     <w:rsid w:val="00710D07"/>
     <w:rsid w:val="0071208B"/>
     <w:rsid w:val="00717970"/>
     <w:rsid w:val="007206ED"/>
     <w:rsid w:val="00721283"/>
     <w:rsid w:val="007222BE"/>
     <w:rsid w:val="00726330"/>
     <w:rsid w:val="007265F1"/>
     <w:rsid w:val="00730322"/>
     <w:rsid w:val="00731BE2"/>
     <w:rsid w:val="0073483C"/>
     <w:rsid w:val="00735294"/>
     <w:rsid w:val="00735AA6"/>
     <w:rsid w:val="00735F87"/>
     <w:rsid w:val="007406A4"/>
     <w:rsid w:val="00740B04"/>
     <w:rsid w:val="00740B3B"/>
     <w:rsid w:val="00742306"/>
     <w:rsid w:val="00743987"/>
     <w:rsid w:val="00743D62"/>
     <w:rsid w:val="00746180"/>
     <w:rsid w:val="00746324"/>
     <w:rsid w:val="007510B5"/>
     <w:rsid w:val="0075184F"/>
     <w:rsid w:val="00751CFE"/>
     <w:rsid w:val="00755AB6"/>
     <w:rsid w:val="00757568"/>
     <w:rsid w:val="007606F9"/>
     <w:rsid w:val="0076360D"/>
     <w:rsid w:val="00764AEC"/>
     <w:rsid w:val="007650CE"/>
+    <w:rsid w:val="0077088F"/>
     <w:rsid w:val="00771F0B"/>
     <w:rsid w:val="00771F97"/>
     <w:rsid w:val="00774B5B"/>
     <w:rsid w:val="007767BC"/>
     <w:rsid w:val="007777C7"/>
     <w:rsid w:val="00777F7D"/>
     <w:rsid w:val="00783C0F"/>
     <w:rsid w:val="00784012"/>
     <w:rsid w:val="00786250"/>
     <w:rsid w:val="00787999"/>
     <w:rsid w:val="00787A16"/>
     <w:rsid w:val="00790F16"/>
     <w:rsid w:val="00794005"/>
+    <w:rsid w:val="0079463C"/>
+    <w:rsid w:val="00795239"/>
     <w:rsid w:val="007960EF"/>
     <w:rsid w:val="0079728D"/>
     <w:rsid w:val="00797DF6"/>
     <w:rsid w:val="007A0D8C"/>
     <w:rsid w:val="007A0EF8"/>
     <w:rsid w:val="007A25FC"/>
     <w:rsid w:val="007A4D61"/>
+    <w:rsid w:val="007A5018"/>
+    <w:rsid w:val="007A6347"/>
     <w:rsid w:val="007A781A"/>
     <w:rsid w:val="007B1EBA"/>
     <w:rsid w:val="007B3287"/>
     <w:rsid w:val="007B535C"/>
     <w:rsid w:val="007C0337"/>
     <w:rsid w:val="007C3146"/>
     <w:rsid w:val="007C43FE"/>
     <w:rsid w:val="007C4AB8"/>
     <w:rsid w:val="007C6758"/>
     <w:rsid w:val="007D5506"/>
     <w:rsid w:val="007D5C40"/>
     <w:rsid w:val="007E1047"/>
     <w:rsid w:val="007E142B"/>
+    <w:rsid w:val="007E2E7C"/>
     <w:rsid w:val="007E7CA2"/>
     <w:rsid w:val="007E7F5F"/>
     <w:rsid w:val="007F37CC"/>
     <w:rsid w:val="007F517F"/>
     <w:rsid w:val="007F5337"/>
     <w:rsid w:val="007F5729"/>
     <w:rsid w:val="007F76E8"/>
     <w:rsid w:val="0080028A"/>
     <w:rsid w:val="008004FF"/>
     <w:rsid w:val="0080059C"/>
     <w:rsid w:val="00800B90"/>
     <w:rsid w:val="008038F2"/>
     <w:rsid w:val="00805475"/>
     <w:rsid w:val="00806B95"/>
     <w:rsid w:val="008101D3"/>
     <w:rsid w:val="00811095"/>
     <w:rsid w:val="0081369B"/>
     <w:rsid w:val="00813E97"/>
     <w:rsid w:val="00816912"/>
     <w:rsid w:val="00816B3C"/>
     <w:rsid w:val="008202BC"/>
     <w:rsid w:val="00820564"/>
     <w:rsid w:val="008212C3"/>
     <w:rsid w:val="00821AB2"/>
     <w:rsid w:val="00824027"/>
     <w:rsid w:val="008263CB"/>
     <w:rsid w:val="00826800"/>
     <w:rsid w:val="00827CCF"/>
     <w:rsid w:val="00830323"/>
     <w:rsid w:val="00830987"/>
     <w:rsid w:val="00830E0D"/>
     <w:rsid w:val="00834293"/>
     <w:rsid w:val="00837C76"/>
     <w:rsid w:val="0084186C"/>
     <w:rsid w:val="0084229F"/>
     <w:rsid w:val="00842771"/>
     <w:rsid w:val="00850D8F"/>
     <w:rsid w:val="008525B7"/>
     <w:rsid w:val="008553A7"/>
     <w:rsid w:val="008603AB"/>
     <w:rsid w:val="00860B36"/>
+    <w:rsid w:val="0087017B"/>
     <w:rsid w:val="00870CB0"/>
     <w:rsid w:val="0087388E"/>
     <w:rsid w:val="00874F4F"/>
     <w:rsid w:val="00876690"/>
     <w:rsid w:val="00876DB0"/>
     <w:rsid w:val="008812FF"/>
     <w:rsid w:val="00883F3E"/>
     <w:rsid w:val="00884443"/>
     <w:rsid w:val="00885052"/>
     <w:rsid w:val="00885857"/>
     <w:rsid w:val="00885EC3"/>
+    <w:rsid w:val="00887B22"/>
     <w:rsid w:val="00887CA6"/>
+    <w:rsid w:val="008907CC"/>
     <w:rsid w:val="00891F36"/>
     <w:rsid w:val="0089308E"/>
     <w:rsid w:val="008934B3"/>
     <w:rsid w:val="00893CE2"/>
     <w:rsid w:val="008A0390"/>
     <w:rsid w:val="008A06F9"/>
     <w:rsid w:val="008A0768"/>
     <w:rsid w:val="008A1A8A"/>
     <w:rsid w:val="008A2542"/>
     <w:rsid w:val="008A463A"/>
     <w:rsid w:val="008A668A"/>
     <w:rsid w:val="008B0404"/>
     <w:rsid w:val="008B0BC5"/>
     <w:rsid w:val="008B0D68"/>
+    <w:rsid w:val="008B5C22"/>
     <w:rsid w:val="008C0DC6"/>
     <w:rsid w:val="008C1453"/>
     <w:rsid w:val="008C1E96"/>
     <w:rsid w:val="008D0502"/>
     <w:rsid w:val="008D1940"/>
     <w:rsid w:val="008D3C92"/>
     <w:rsid w:val="008D482A"/>
     <w:rsid w:val="008D5A55"/>
     <w:rsid w:val="008D665D"/>
     <w:rsid w:val="008D6C92"/>
     <w:rsid w:val="008E01FA"/>
     <w:rsid w:val="008F0FAF"/>
     <w:rsid w:val="008F174C"/>
     <w:rsid w:val="008F1D4C"/>
     <w:rsid w:val="008F2ADF"/>
     <w:rsid w:val="008F2D76"/>
     <w:rsid w:val="008F4157"/>
     <w:rsid w:val="008F41BD"/>
     <w:rsid w:val="008F4922"/>
     <w:rsid w:val="008F5F99"/>
     <w:rsid w:val="008F6591"/>
     <w:rsid w:val="008F664A"/>
+    <w:rsid w:val="008F7E61"/>
     <w:rsid w:val="00902FA2"/>
     <w:rsid w:val="00906965"/>
     <w:rsid w:val="00906C13"/>
     <w:rsid w:val="009078EE"/>
     <w:rsid w:val="0091090D"/>
     <w:rsid w:val="00913A25"/>
     <w:rsid w:val="00914546"/>
     <w:rsid w:val="0092103F"/>
     <w:rsid w:val="00923226"/>
     <w:rsid w:val="00926843"/>
     <w:rsid w:val="00926B11"/>
     <w:rsid w:val="00926DCD"/>
     <w:rsid w:val="0092756F"/>
     <w:rsid w:val="00934994"/>
     <w:rsid w:val="009367C0"/>
     <w:rsid w:val="00940B6E"/>
     <w:rsid w:val="00941B61"/>
     <w:rsid w:val="00941F75"/>
     <w:rsid w:val="00953993"/>
     <w:rsid w:val="00954833"/>
     <w:rsid w:val="00955B3C"/>
     <w:rsid w:val="00955CEE"/>
     <w:rsid w:val="0095600B"/>
     <w:rsid w:val="00956D7B"/>
     <w:rsid w:val="00963BED"/>
     <w:rsid w:val="0096627B"/>
     <w:rsid w:val="00966C5D"/>
     <w:rsid w:val="00975835"/>
     <w:rsid w:val="00977A58"/>
     <w:rsid w:val="00982A0F"/>
     <w:rsid w:val="00983618"/>
     <w:rsid w:val="0098415D"/>
     <w:rsid w:val="00985037"/>
     <w:rsid w:val="009853BF"/>
     <w:rsid w:val="00987A87"/>
     <w:rsid w:val="00990B97"/>
     <w:rsid w:val="009911EB"/>
     <w:rsid w:val="00992851"/>
     <w:rsid w:val="009A419F"/>
     <w:rsid w:val="009A4471"/>
     <w:rsid w:val="009A4949"/>
+    <w:rsid w:val="009A558E"/>
     <w:rsid w:val="009A611D"/>
     <w:rsid w:val="009B2376"/>
     <w:rsid w:val="009B3026"/>
     <w:rsid w:val="009B4EA7"/>
     <w:rsid w:val="009C10B6"/>
     <w:rsid w:val="009C285B"/>
     <w:rsid w:val="009C3C16"/>
     <w:rsid w:val="009C59AA"/>
     <w:rsid w:val="009C6FE8"/>
     <w:rsid w:val="009D5792"/>
     <w:rsid w:val="009D74A3"/>
     <w:rsid w:val="009E2E65"/>
     <w:rsid w:val="009E4ABA"/>
     <w:rsid w:val="009E7D91"/>
     <w:rsid w:val="009F00CB"/>
     <w:rsid w:val="009F00F9"/>
     <w:rsid w:val="009F20A3"/>
     <w:rsid w:val="009F3A32"/>
     <w:rsid w:val="009F5CD7"/>
     <w:rsid w:val="009F5F8E"/>
     <w:rsid w:val="00A0225E"/>
     <w:rsid w:val="00A027F4"/>
     <w:rsid w:val="00A02974"/>
     <w:rsid w:val="00A0361C"/>
     <w:rsid w:val="00A03A44"/>
@@ -29774,50 +27922,51 @@
     <w:rsid w:val="00A26E67"/>
     <w:rsid w:val="00A27FF7"/>
     <w:rsid w:val="00A30192"/>
     <w:rsid w:val="00A31435"/>
     <w:rsid w:val="00A34302"/>
     <w:rsid w:val="00A35498"/>
     <w:rsid w:val="00A379BC"/>
     <w:rsid w:val="00A401D1"/>
     <w:rsid w:val="00A44884"/>
     <w:rsid w:val="00A454C6"/>
     <w:rsid w:val="00A4697B"/>
     <w:rsid w:val="00A46ECB"/>
     <w:rsid w:val="00A51D75"/>
     <w:rsid w:val="00A52EB2"/>
     <w:rsid w:val="00A54C4A"/>
     <w:rsid w:val="00A54F0E"/>
     <w:rsid w:val="00A56F0B"/>
     <w:rsid w:val="00A57305"/>
     <w:rsid w:val="00A57817"/>
     <w:rsid w:val="00A57DBD"/>
     <w:rsid w:val="00A6013F"/>
     <w:rsid w:val="00A60D26"/>
     <w:rsid w:val="00A63633"/>
     <w:rsid w:val="00A6469B"/>
     <w:rsid w:val="00A701A8"/>
+    <w:rsid w:val="00A70CAA"/>
     <w:rsid w:val="00A71042"/>
     <w:rsid w:val="00A744D5"/>
     <w:rsid w:val="00A76C6F"/>
     <w:rsid w:val="00A803C3"/>
     <w:rsid w:val="00A82E16"/>
     <w:rsid w:val="00A82F8F"/>
     <w:rsid w:val="00A84009"/>
     <w:rsid w:val="00A84C5B"/>
     <w:rsid w:val="00A84C8A"/>
     <w:rsid w:val="00A90AF6"/>
     <w:rsid w:val="00A92389"/>
     <w:rsid w:val="00A971A6"/>
     <w:rsid w:val="00A9736D"/>
     <w:rsid w:val="00AA2A59"/>
     <w:rsid w:val="00AA2A72"/>
     <w:rsid w:val="00AA5AC1"/>
     <w:rsid w:val="00AA6CF5"/>
     <w:rsid w:val="00AA7D96"/>
     <w:rsid w:val="00AA7F77"/>
     <w:rsid w:val="00AB05C4"/>
     <w:rsid w:val="00AB0B4C"/>
     <w:rsid w:val="00AB5523"/>
     <w:rsid w:val="00AB5DF3"/>
     <w:rsid w:val="00AB616C"/>
     <w:rsid w:val="00AC1D6D"/>
@@ -29840,93 +27989,96 @@
     <w:rsid w:val="00AF4DF3"/>
     <w:rsid w:val="00AF5A8D"/>
     <w:rsid w:val="00AF6F5F"/>
     <w:rsid w:val="00AF7E53"/>
     <w:rsid w:val="00B005E4"/>
     <w:rsid w:val="00B02132"/>
     <w:rsid w:val="00B029F6"/>
     <w:rsid w:val="00B06458"/>
     <w:rsid w:val="00B11C13"/>
     <w:rsid w:val="00B125E0"/>
     <w:rsid w:val="00B146F4"/>
     <w:rsid w:val="00B1561D"/>
     <w:rsid w:val="00B17E04"/>
     <w:rsid w:val="00B2384A"/>
     <w:rsid w:val="00B23F2F"/>
     <w:rsid w:val="00B24289"/>
     <w:rsid w:val="00B27685"/>
     <w:rsid w:val="00B31B85"/>
     <w:rsid w:val="00B32F16"/>
     <w:rsid w:val="00B3401B"/>
     <w:rsid w:val="00B37B6F"/>
     <w:rsid w:val="00B37CD9"/>
     <w:rsid w:val="00B407A9"/>
     <w:rsid w:val="00B434A9"/>
     <w:rsid w:val="00B4484E"/>
+    <w:rsid w:val="00B453C8"/>
     <w:rsid w:val="00B51430"/>
     <w:rsid w:val="00B545A0"/>
     <w:rsid w:val="00B55601"/>
     <w:rsid w:val="00B57EBE"/>
     <w:rsid w:val="00B6118D"/>
     <w:rsid w:val="00B61497"/>
     <w:rsid w:val="00B627ED"/>
     <w:rsid w:val="00B6394C"/>
     <w:rsid w:val="00B63A8F"/>
     <w:rsid w:val="00B63AFA"/>
     <w:rsid w:val="00B669E6"/>
     <w:rsid w:val="00B66CD6"/>
     <w:rsid w:val="00B670FA"/>
     <w:rsid w:val="00B722BD"/>
     <w:rsid w:val="00B73ACA"/>
     <w:rsid w:val="00B74F59"/>
     <w:rsid w:val="00B77CD4"/>
     <w:rsid w:val="00B8376C"/>
     <w:rsid w:val="00B904A9"/>
     <w:rsid w:val="00B92472"/>
     <w:rsid w:val="00B929B4"/>
     <w:rsid w:val="00B92FA4"/>
     <w:rsid w:val="00B946F7"/>
     <w:rsid w:val="00B9477C"/>
     <w:rsid w:val="00B96CB8"/>
     <w:rsid w:val="00BA0B45"/>
     <w:rsid w:val="00BA102A"/>
     <w:rsid w:val="00BA147B"/>
     <w:rsid w:val="00BA6023"/>
     <w:rsid w:val="00BA7AB6"/>
     <w:rsid w:val="00BB16FB"/>
     <w:rsid w:val="00BB2019"/>
     <w:rsid w:val="00BB3936"/>
     <w:rsid w:val="00BB5FCF"/>
     <w:rsid w:val="00BC10EB"/>
     <w:rsid w:val="00BC4BF6"/>
     <w:rsid w:val="00BC5BAA"/>
     <w:rsid w:val="00BC745C"/>
     <w:rsid w:val="00BD1237"/>
     <w:rsid w:val="00BD3F49"/>
     <w:rsid w:val="00BD4480"/>
+    <w:rsid w:val="00BD48B0"/>
     <w:rsid w:val="00BD503A"/>
     <w:rsid w:val="00BD5646"/>
+    <w:rsid w:val="00BD566F"/>
     <w:rsid w:val="00BD57C6"/>
     <w:rsid w:val="00BD64A0"/>
     <w:rsid w:val="00BE0DB0"/>
     <w:rsid w:val="00BE77DE"/>
     <w:rsid w:val="00BE79FF"/>
     <w:rsid w:val="00BF14E8"/>
     <w:rsid w:val="00BF2670"/>
     <w:rsid w:val="00C03CC3"/>
     <w:rsid w:val="00C04CCD"/>
     <w:rsid w:val="00C05ECB"/>
     <w:rsid w:val="00C065A4"/>
     <w:rsid w:val="00C1728D"/>
     <w:rsid w:val="00C20B9B"/>
     <w:rsid w:val="00C2116B"/>
     <w:rsid w:val="00C21D34"/>
     <w:rsid w:val="00C22BBF"/>
     <w:rsid w:val="00C23507"/>
     <w:rsid w:val="00C23B5B"/>
     <w:rsid w:val="00C256A6"/>
     <w:rsid w:val="00C26C9C"/>
     <w:rsid w:val="00C26DEC"/>
     <w:rsid w:val="00C27702"/>
     <w:rsid w:val="00C3237D"/>
     <w:rsid w:val="00C33F52"/>
     <w:rsid w:val="00C34186"/>
@@ -29947,217 +28099,229 @@
     <w:rsid w:val="00C614B8"/>
     <w:rsid w:val="00C6175D"/>
     <w:rsid w:val="00C63D99"/>
     <w:rsid w:val="00C6450B"/>
     <w:rsid w:val="00C6594F"/>
     <w:rsid w:val="00C65B7C"/>
     <w:rsid w:val="00C65BA9"/>
     <w:rsid w:val="00C66AED"/>
     <w:rsid w:val="00C67675"/>
     <w:rsid w:val="00C72F3B"/>
     <w:rsid w:val="00C74A4B"/>
     <w:rsid w:val="00C76420"/>
     <w:rsid w:val="00C76E37"/>
     <w:rsid w:val="00C771CF"/>
     <w:rsid w:val="00C81DB5"/>
     <w:rsid w:val="00C83344"/>
     <w:rsid w:val="00C845D3"/>
     <w:rsid w:val="00C854D7"/>
     <w:rsid w:val="00C8608A"/>
     <w:rsid w:val="00C862E9"/>
     <w:rsid w:val="00C8716B"/>
     <w:rsid w:val="00C91BBA"/>
     <w:rsid w:val="00C94377"/>
     <w:rsid w:val="00C94464"/>
     <w:rsid w:val="00C97D06"/>
+    <w:rsid w:val="00C97EAB"/>
     <w:rsid w:val="00CA105D"/>
     <w:rsid w:val="00CA375A"/>
     <w:rsid w:val="00CA3DA0"/>
     <w:rsid w:val="00CA41BF"/>
+    <w:rsid w:val="00CA47C2"/>
     <w:rsid w:val="00CA643C"/>
     <w:rsid w:val="00CB139B"/>
     <w:rsid w:val="00CB13DC"/>
     <w:rsid w:val="00CB577B"/>
     <w:rsid w:val="00CB6EB1"/>
     <w:rsid w:val="00CB7D79"/>
     <w:rsid w:val="00CC0D3B"/>
     <w:rsid w:val="00CC149F"/>
     <w:rsid w:val="00CC1E3A"/>
+    <w:rsid w:val="00CC29BB"/>
     <w:rsid w:val="00CC2A13"/>
     <w:rsid w:val="00CC3247"/>
     <w:rsid w:val="00CC5431"/>
     <w:rsid w:val="00CC6E8A"/>
     <w:rsid w:val="00CC756D"/>
     <w:rsid w:val="00CC7E9F"/>
     <w:rsid w:val="00CD08FA"/>
     <w:rsid w:val="00CD2786"/>
     <w:rsid w:val="00CD3288"/>
+    <w:rsid w:val="00CD35EB"/>
     <w:rsid w:val="00CD46F1"/>
     <w:rsid w:val="00CD55AD"/>
     <w:rsid w:val="00CD7BBF"/>
     <w:rsid w:val="00CE0D2F"/>
     <w:rsid w:val="00CE1BB7"/>
     <w:rsid w:val="00CE250F"/>
     <w:rsid w:val="00CE4CD3"/>
     <w:rsid w:val="00CF0CEA"/>
     <w:rsid w:val="00CF192D"/>
     <w:rsid w:val="00CF2A0D"/>
     <w:rsid w:val="00CF3256"/>
     <w:rsid w:val="00CF362C"/>
     <w:rsid w:val="00CF3FF9"/>
     <w:rsid w:val="00CF5D8C"/>
     <w:rsid w:val="00D001E3"/>
     <w:rsid w:val="00D0167E"/>
     <w:rsid w:val="00D0197A"/>
     <w:rsid w:val="00D023FE"/>
     <w:rsid w:val="00D052F7"/>
+    <w:rsid w:val="00D0572E"/>
     <w:rsid w:val="00D05E9B"/>
     <w:rsid w:val="00D07DBA"/>
     <w:rsid w:val="00D07DEF"/>
     <w:rsid w:val="00D103FC"/>
     <w:rsid w:val="00D1059A"/>
     <w:rsid w:val="00D1323C"/>
     <w:rsid w:val="00D13ADF"/>
     <w:rsid w:val="00D14679"/>
     <w:rsid w:val="00D17CAC"/>
     <w:rsid w:val="00D226CB"/>
     <w:rsid w:val="00D23B69"/>
     <w:rsid w:val="00D24432"/>
     <w:rsid w:val="00D26831"/>
     <w:rsid w:val="00D26D7B"/>
     <w:rsid w:val="00D27130"/>
     <w:rsid w:val="00D276BC"/>
     <w:rsid w:val="00D317B1"/>
     <w:rsid w:val="00D3191D"/>
     <w:rsid w:val="00D32087"/>
     <w:rsid w:val="00D323B5"/>
     <w:rsid w:val="00D34792"/>
     <w:rsid w:val="00D3528F"/>
     <w:rsid w:val="00D35D9B"/>
     <w:rsid w:val="00D367BB"/>
     <w:rsid w:val="00D36DF0"/>
     <w:rsid w:val="00D414FA"/>
     <w:rsid w:val="00D4361D"/>
     <w:rsid w:val="00D47143"/>
     <w:rsid w:val="00D47EAD"/>
     <w:rsid w:val="00D50272"/>
     <w:rsid w:val="00D50CE6"/>
     <w:rsid w:val="00D532DE"/>
     <w:rsid w:val="00D5510D"/>
     <w:rsid w:val="00D555EA"/>
     <w:rsid w:val="00D57640"/>
     <w:rsid w:val="00D602FF"/>
     <w:rsid w:val="00D61D67"/>
     <w:rsid w:val="00D6657A"/>
     <w:rsid w:val="00D66CE7"/>
     <w:rsid w:val="00D703D2"/>
     <w:rsid w:val="00D71C77"/>
     <w:rsid w:val="00D73AE4"/>
     <w:rsid w:val="00D7422E"/>
     <w:rsid w:val="00D744D6"/>
     <w:rsid w:val="00D76044"/>
     <w:rsid w:val="00D7622B"/>
     <w:rsid w:val="00D80436"/>
     <w:rsid w:val="00D8404A"/>
     <w:rsid w:val="00D87384"/>
+    <w:rsid w:val="00D90BA3"/>
     <w:rsid w:val="00D91AF0"/>
     <w:rsid w:val="00D91E49"/>
     <w:rsid w:val="00D93F5B"/>
     <w:rsid w:val="00D944E0"/>
     <w:rsid w:val="00D95B54"/>
     <w:rsid w:val="00DA0936"/>
     <w:rsid w:val="00DA147B"/>
     <w:rsid w:val="00DA3CD0"/>
     <w:rsid w:val="00DA5484"/>
     <w:rsid w:val="00DA5BD9"/>
     <w:rsid w:val="00DA65EE"/>
     <w:rsid w:val="00DA6F59"/>
     <w:rsid w:val="00DB0098"/>
     <w:rsid w:val="00DB2A9A"/>
     <w:rsid w:val="00DB2D91"/>
     <w:rsid w:val="00DB38F2"/>
     <w:rsid w:val="00DB5492"/>
     <w:rsid w:val="00DB5601"/>
     <w:rsid w:val="00DB6A58"/>
     <w:rsid w:val="00DC1482"/>
     <w:rsid w:val="00DC4B56"/>
     <w:rsid w:val="00DC7F0E"/>
     <w:rsid w:val="00DD163D"/>
     <w:rsid w:val="00DD52A0"/>
     <w:rsid w:val="00DD5789"/>
     <w:rsid w:val="00DD64F3"/>
     <w:rsid w:val="00DD78B4"/>
     <w:rsid w:val="00DD7A58"/>
     <w:rsid w:val="00DE1227"/>
     <w:rsid w:val="00DE2794"/>
     <w:rsid w:val="00DE528E"/>
     <w:rsid w:val="00DE5987"/>
     <w:rsid w:val="00DE6813"/>
     <w:rsid w:val="00DE7C1D"/>
     <w:rsid w:val="00DF0D9E"/>
     <w:rsid w:val="00DF3AFE"/>
     <w:rsid w:val="00DF484D"/>
+    <w:rsid w:val="00DF60B7"/>
     <w:rsid w:val="00DF6C9C"/>
+    <w:rsid w:val="00DF79A0"/>
     <w:rsid w:val="00E00440"/>
     <w:rsid w:val="00E00697"/>
     <w:rsid w:val="00E01509"/>
     <w:rsid w:val="00E02785"/>
+    <w:rsid w:val="00E03FEF"/>
     <w:rsid w:val="00E10718"/>
+    <w:rsid w:val="00E14EF7"/>
     <w:rsid w:val="00E1632E"/>
     <w:rsid w:val="00E16414"/>
     <w:rsid w:val="00E21723"/>
     <w:rsid w:val="00E2184B"/>
     <w:rsid w:val="00E21D32"/>
     <w:rsid w:val="00E25A8E"/>
     <w:rsid w:val="00E2613A"/>
     <w:rsid w:val="00E27894"/>
     <w:rsid w:val="00E311EC"/>
     <w:rsid w:val="00E313BD"/>
     <w:rsid w:val="00E33246"/>
     <w:rsid w:val="00E33602"/>
     <w:rsid w:val="00E36174"/>
     <w:rsid w:val="00E40575"/>
     <w:rsid w:val="00E42612"/>
     <w:rsid w:val="00E44442"/>
     <w:rsid w:val="00E44AAF"/>
     <w:rsid w:val="00E466B7"/>
     <w:rsid w:val="00E4703E"/>
     <w:rsid w:val="00E47DF4"/>
     <w:rsid w:val="00E51C3C"/>
     <w:rsid w:val="00E52551"/>
     <w:rsid w:val="00E52F69"/>
     <w:rsid w:val="00E6071E"/>
     <w:rsid w:val="00E60DC6"/>
     <w:rsid w:val="00E61B13"/>
     <w:rsid w:val="00E634E2"/>
     <w:rsid w:val="00E64A45"/>
+    <w:rsid w:val="00E652B2"/>
     <w:rsid w:val="00E65F95"/>
     <w:rsid w:val="00E666AA"/>
     <w:rsid w:val="00E66C65"/>
     <w:rsid w:val="00E726B0"/>
     <w:rsid w:val="00E72818"/>
     <w:rsid w:val="00E74989"/>
+    <w:rsid w:val="00E74DED"/>
     <w:rsid w:val="00E76CCD"/>
     <w:rsid w:val="00E809FB"/>
     <w:rsid w:val="00E81DBE"/>
     <w:rsid w:val="00E8245B"/>
     <w:rsid w:val="00E84564"/>
     <w:rsid w:val="00E84CD7"/>
     <w:rsid w:val="00E90790"/>
     <w:rsid w:val="00E930F6"/>
     <w:rsid w:val="00E946A5"/>
     <w:rsid w:val="00EA1E65"/>
     <w:rsid w:val="00EA2C00"/>
     <w:rsid w:val="00EA3A67"/>
     <w:rsid w:val="00EA55DD"/>
     <w:rsid w:val="00EA5875"/>
     <w:rsid w:val="00EA7F5F"/>
     <w:rsid w:val="00EB0157"/>
     <w:rsid w:val="00EB1958"/>
     <w:rsid w:val="00EB1B07"/>
     <w:rsid w:val="00EB1EE0"/>
     <w:rsid w:val="00EB4CFC"/>
     <w:rsid w:val="00EB5964"/>
     <w:rsid w:val="00EB64DC"/>
     <w:rsid w:val="00EB72F6"/>
     <w:rsid w:val="00EB791E"/>
     <w:rsid w:val="00EC0099"/>
@@ -30171,109 +28335,114 @@
     <w:rsid w:val="00ED22CC"/>
     <w:rsid w:val="00ED3678"/>
     <w:rsid w:val="00ED520C"/>
     <w:rsid w:val="00ED61AF"/>
     <w:rsid w:val="00EE03DD"/>
     <w:rsid w:val="00EE47B0"/>
     <w:rsid w:val="00EE6820"/>
     <w:rsid w:val="00EE719D"/>
     <w:rsid w:val="00EF2414"/>
     <w:rsid w:val="00EF2424"/>
     <w:rsid w:val="00EF2729"/>
     <w:rsid w:val="00EF2BD9"/>
     <w:rsid w:val="00EF3183"/>
     <w:rsid w:val="00F062BE"/>
     <w:rsid w:val="00F102B7"/>
     <w:rsid w:val="00F114C9"/>
     <w:rsid w:val="00F13B0F"/>
     <w:rsid w:val="00F13D4D"/>
     <w:rsid w:val="00F13DDD"/>
     <w:rsid w:val="00F2029D"/>
     <w:rsid w:val="00F22FDC"/>
     <w:rsid w:val="00F2459E"/>
     <w:rsid w:val="00F26431"/>
     <w:rsid w:val="00F27D1C"/>
     <w:rsid w:val="00F30098"/>
+    <w:rsid w:val="00F37B7D"/>
     <w:rsid w:val="00F411CF"/>
     <w:rsid w:val="00F411F1"/>
     <w:rsid w:val="00F429CA"/>
     <w:rsid w:val="00F42FF3"/>
+    <w:rsid w:val="00F4783A"/>
     <w:rsid w:val="00F51B66"/>
     <w:rsid w:val="00F52500"/>
     <w:rsid w:val="00F533C7"/>
     <w:rsid w:val="00F54020"/>
     <w:rsid w:val="00F54209"/>
     <w:rsid w:val="00F5439F"/>
     <w:rsid w:val="00F54ECE"/>
     <w:rsid w:val="00F567D8"/>
     <w:rsid w:val="00F577C6"/>
     <w:rsid w:val="00F604B9"/>
     <w:rsid w:val="00F63274"/>
     <w:rsid w:val="00F660DD"/>
     <w:rsid w:val="00F66E77"/>
     <w:rsid w:val="00F66F1B"/>
     <w:rsid w:val="00F67D8B"/>
     <w:rsid w:val="00F70ADF"/>
     <w:rsid w:val="00F71528"/>
     <w:rsid w:val="00F733F0"/>
     <w:rsid w:val="00F75A37"/>
     <w:rsid w:val="00F76D35"/>
     <w:rsid w:val="00F772F6"/>
     <w:rsid w:val="00F77663"/>
     <w:rsid w:val="00F8058B"/>
     <w:rsid w:val="00F81CDA"/>
     <w:rsid w:val="00F842DE"/>
     <w:rsid w:val="00F84BC9"/>
     <w:rsid w:val="00F85DD4"/>
     <w:rsid w:val="00F9232F"/>
     <w:rsid w:val="00F92ADD"/>
     <w:rsid w:val="00F94CFB"/>
     <w:rsid w:val="00F97627"/>
     <w:rsid w:val="00FA1172"/>
     <w:rsid w:val="00FA2112"/>
     <w:rsid w:val="00FA3DEC"/>
     <w:rsid w:val="00FB0B6C"/>
+    <w:rsid w:val="00FB2BEB"/>
     <w:rsid w:val="00FB347F"/>
     <w:rsid w:val="00FB6AE6"/>
     <w:rsid w:val="00FB7E08"/>
     <w:rsid w:val="00FC1591"/>
     <w:rsid w:val="00FC21E7"/>
     <w:rsid w:val="00FC26F5"/>
     <w:rsid w:val="00FC294F"/>
     <w:rsid w:val="00FC32B4"/>
     <w:rsid w:val="00FC3713"/>
     <w:rsid w:val="00FC5B47"/>
     <w:rsid w:val="00FC660D"/>
     <w:rsid w:val="00FC7EA9"/>
     <w:rsid w:val="00FD136E"/>
     <w:rsid w:val="00FD1B28"/>
     <w:rsid w:val="00FD1EC7"/>
     <w:rsid w:val="00FD28B1"/>
     <w:rsid w:val="00FD4CDF"/>
     <w:rsid w:val="00FE3E60"/>
+    <w:rsid w:val="00FE4FD1"/>
     <w:rsid w:val="00FE7A16"/>
     <w:rsid w:val="00FF0E9E"/>
+    <w:rsid w:val="00FF20E1"/>
     <w:rsid w:val="00FF2E02"/>
     <w:rsid w:val="00FF7E2D"/>
     <w:rsid w:val="0FBE56C7"/>
     <w:rsid w:val="1F52159B"/>
     <w:rsid w:val="2445C2A6"/>
     <w:rsid w:val="2A8CED1B"/>
     <w:rsid w:val="2AD2E6D2"/>
     <w:rsid w:val="3341843E"/>
     <w:rsid w:val="38BBECDE"/>
     <w:rsid w:val="3D91D13B"/>
     <w:rsid w:val="410AC6C2"/>
     <w:rsid w:val="4BA8FCC6"/>
     <w:rsid w:val="4BFC4DCA"/>
     <w:rsid w:val="508B6B2B"/>
     <w:rsid w:val="52FF404E"/>
     <w:rsid w:val="5B785EC9"/>
     <w:rsid w:val="6077AF8D"/>
     <w:rsid w:val="631E8E62"/>
     <w:rsid w:val="65002744"/>
     <w:rsid w:val="7373458D"/>
     <w:rsid w:val="74C7D11E"/>
     <w:rsid w:val="797E297C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -31696,51 +29865,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="414399998">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:imports@qcsinfo.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:imports@qcsinfo.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taxation-customs.ec.europa.eu/customs/calculation-customs-duties/customs-tariff/combined-nomenclature_en" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.qcsinfo.org" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -31989,123 +30158,129 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="769612c4-c021-4b5c-a664-ed7cb5476d04">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="26d81215-cfa5-4b41-94b0-2827e70eb11a" xsi:nil="true"/>
     <AP xmlns="769612c4-c021-4b5c-a664-ed7cb5476d04">false</AP>
     <AA xmlns="769612c4-c021-4b5c-a664-ed7cb5476d04">true</AA>
     <Createdby xmlns="769612c4-c021-4b5c-a664-ed7cb5476d04">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </Createdby>
+    <TranslatedLang xmlns="769612c4-c021-4b5c-a664-ed7cb5476d04" xsi:nil="true"/>
     <AR xmlns="769612c4-c021-4b5c-a664-ed7cb5476d04">false</AR>
     <SharedWithUsers xmlns="26d81215-cfa5-4b41-94b0-2827e70eb11a">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="769612c4-c021-4b5c-a664-ed7cb5476d04" xmlns:ns3="26d81215-cfa5-4b41-94b0-2827e70eb11a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="74a7f8938242d911c536716664f9a293" ns2:_="" ns3:_="">
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010073A90DB4E298DF48979A6FA7847D33A2" ma:contentTypeVersion="26" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1e3eaac6178186ef6fd9a0e5290ff60d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="769612c4-c021-4b5c-a664-ed7cb5476d04" xmlns:ns3="26d81215-cfa5-4b41-94b0-2827e70eb11a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3a91fbdea986ee9a2e8a527ad275c554" ns2:_="" ns3:_="">
     <xsd:import namespace="769612c4-c021-4b5c-a664-ed7cb5476d04"/>
     <xsd:import namespace="26d81215-cfa5-4b41-94b0-2827e70eb11a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:Createdby" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:AP" minOccurs="0"/>
                 <xsd:element ref="ns2:AR" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:AA" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:TranslatedLang" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="769612c4-c021-4b5c-a664-ed7cb5476d04" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -32185,50 +30360,55 @@
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="25" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="554c2853-4744-429a-8121-6637ed86838f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="27" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="28" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="AA" ma:index="29" nillable="true" ma:displayName="AA" ma:default="1" ma:format="Dropdown" ma:internalName="AA">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="30" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TranslatedLang" ma:index="31" nillable="true" ma:displayName="Translated Language" ma:internalName="TranslatedLang">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="26d81215-cfa5-4b41-94b0-2827e70eb11a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -32328,138 +30508,134 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA06605A-EDD5-412F-B228-7864480B1FE0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97109848-92EE-4FA8-A4E9-3EC0E43F2FDF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{16D12520-5F70-4ECF-9E26-E3EC9CBDD6B4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE9F1BCD-91B7-4B9D-AB1F-40F1647222AA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="769612c4-c021-4b5c-a664-ed7cb5476d04"/>
     <ds:schemaRef ds:uri="26d81215-cfa5-4b41-94b0-2827e70eb11a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78E30446-A77F-4C57-AEB6-0589DA0CBECB}">
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{17E0519B-7267-4B10-9E31-D2E0F438EB8B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="769612c4-c021-4b5c-a664-ed7cb5476d04"/>
     <ds:schemaRef ds:uri="26d81215-cfa5-4b41-94b0-2827e70eb11a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>2125</Words>
-  <Characters>12113</Characters>
+  <Words>2075</Words>
+  <Characters>11828</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>100</Lines>
-  <Paragraphs>28</Paragraphs>
+  <Lines>98</Lines>
+  <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Request for Transaction Certificate/ USDA Export Certificate (TM-11)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Florida Organic Growers</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14210</CharactersWithSpaces>
+  <CharactersWithSpaces>13876</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>7405644</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:imports@qcsinfo.org</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2555996</vt:i4>
       </vt:variant>
       <vt:variant>