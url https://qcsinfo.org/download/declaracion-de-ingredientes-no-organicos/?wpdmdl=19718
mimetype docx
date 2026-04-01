--- v0 (2025-10-20)
+++ v1 (2026-04-01)
@@ -9,51 +9,51 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1098"/>
         <w:gridCol w:w="787"/>
         <w:gridCol w:w="1318"/>
         <w:gridCol w:w="397"/>
         <w:gridCol w:w="1615"/>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="1265"/>
         <w:gridCol w:w="233"/>
@@ -225,60 +225,60 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0026729E" w:rsidRPr="00626A50">
+            <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0026729E" w:rsidRPr="00626A50">
+            <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00C90ED7" w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
@@ -314,60 +314,60 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0026729E" w:rsidRPr="00626A50">
+            <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0026729E" w:rsidRPr="00626A50">
+            <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00C90ED7" w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
@@ -413,60 +413,60 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0026729E" w:rsidRPr="00626A50">
+            <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0026729E" w:rsidRPr="00626A50">
+            <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
@@ -525,60 +525,60 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0026729E" w:rsidRPr="00626A50">
+            <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0026729E" w:rsidRPr="00626A50">
+            <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00C90ED7" w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
@@ -624,60 +624,60 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0026729E" w:rsidRPr="00626A50">
+            <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0026729E" w:rsidRPr="00626A50">
+            <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00C90ED7" w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
@@ -1639,57 +1639,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0026729E" w:rsidRPr="00626A50">
+            <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0026729E" w:rsidRPr="00626A50">
+            <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="003F75CD" w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -1704,150 +1704,164 @@
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0026729E" w:rsidRPr="00626A50">
+            <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0026729E" w:rsidRPr="00626A50">
+            <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="003F75CD" w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54B9E5BE" w14:textId="62048D83" w:rsidR="00D11E57" w:rsidRPr="00626A50" w:rsidRDefault="00D11E57" w:rsidP="00D11E57">
+          <w:p w14:paraId="54B9E5BE" w14:textId="1DABE2BF" w:rsidR="00D11E57" w:rsidRPr="00626A50" w:rsidRDefault="00D11E57" w:rsidP="00D11E57">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0026729E" w:rsidRPr="00626A50">
+            <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0026729E" w:rsidRPr="00626A50">
+            <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="003F75CD" w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>N A</w:t>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="006921FA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00626A50">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D11E57" w:rsidRPr="00626A50" w14:paraId="353F96AD" w14:textId="77777777" w:rsidTr="00DF7F1A">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9175" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="43C869D8" w14:textId="45983022" w:rsidR="00D11E57" w:rsidRPr="00626A50" w:rsidRDefault="00626A50" w:rsidP="00FF6510">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
@@ -1901,57 +1915,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0026729E" w:rsidRPr="00626A50">
+            <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0026729E" w:rsidRPr="00626A50">
+            <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="003F75CD" w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -1973,57 +1987,57 @@
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0026729E" w:rsidRPr="00626A50">
+            <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0026729E" w:rsidRPr="00626A50">
+            <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="003F75CD" w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -2102,57 +2116,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0026729E" w:rsidRPr="00626A50">
+            <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0026729E" w:rsidRPr="00626A50">
+            <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="003F75CD" w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -2167,57 +2181,57 @@
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0026729E" w:rsidRPr="00626A50">
+            <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0026729E" w:rsidRPr="00626A50">
+            <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="003F75CD" w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -2234,57 +2248,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0026729E" w:rsidRPr="00626A50">
+            <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0026729E" w:rsidRPr="00626A50">
+            <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="003F75CD" w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -2370,57 +2384,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0026729E" w:rsidRPr="00626A50">
+            <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0026729E" w:rsidRPr="00626A50">
+            <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="003F75CD" w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -2435,57 +2449,57 @@
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0026729E" w:rsidRPr="00626A50">
+            <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0026729E" w:rsidRPr="00626A50">
+            <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="003F75CD" w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -2502,83 +2516,82 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="41EFE190" w14:textId="77777777" w:rsidR="00B53C3F" w:rsidRPr="00626A50" w:rsidRDefault="004141AD" w:rsidP="00CE7ACE">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Sección 2:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31875BC1" w14:textId="0BB53646" w:rsidR="00E85EA5" w:rsidRPr="00626A50" w:rsidRDefault="003F688B" w:rsidP="00CE7ACE">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Enumere todos los ingredientes, vehículos, aditivos, coadyuvantes de procesamiento, ingredientes incidentales, conservantes y/o disolventes utilizados para fabricar este producto. Indique la función de cada ingrediente en esta formulación. Haga </w:t>
             </w:r>
             <w:r w:rsidR="000F238D" w:rsidRPr="00626A50">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>páginas adicionales si es necesario.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF7F1A" w:rsidRPr="00626A50" w14:paraId="7B2DBC6D" w14:textId="77777777" w:rsidTr="0063216F">
+      <w:tr w:rsidR="00DF7F1A" w:rsidRPr="00626A50" w14:paraId="7B2DBC6D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3171BE10" w14:textId="34E257EF" w:rsidR="00DF7F1A" w:rsidRPr="00626A50" w:rsidRDefault="00DF7F1A" w:rsidP="00CE7ACE">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
@@ -2633,51 +2646,51 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="40C90766" w14:textId="3EDEB279" w:rsidR="00DF7F1A" w:rsidRPr="00626A50" w:rsidRDefault="00DF7F1A" w:rsidP="00CE7ACE">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Función</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF7F1A" w:rsidRPr="00626A50" w14:paraId="1BF22805" w14:textId="77777777" w:rsidTr="0063216F">
+      <w:tr w:rsidR="00DF7F1A" w:rsidRPr="00626A50" w14:paraId="1BF22805" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7C51836F" w14:textId="03512BC2" w:rsidR="00DF7F1A" w:rsidRPr="00626A50" w:rsidRDefault="00DF7F1A" w:rsidP="00CE7ACE">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
@@ -2864,51 +2877,51 @@
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF7F1A" w:rsidRPr="00626A50" w14:paraId="0FE97C41" w14:textId="77777777" w:rsidTr="0063216F">
+      <w:tr w:rsidR="00DF7F1A" w:rsidRPr="00626A50" w14:paraId="0FE97C41" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="22953C97" w14:textId="5C086819" w:rsidR="00DF7F1A" w:rsidRPr="00626A50" w:rsidRDefault="00DF7F1A" w:rsidP="00CE7ACE">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
@@ -3095,51 +3108,51 @@
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF7F1A" w:rsidRPr="00626A50" w14:paraId="12209B0D" w14:textId="77777777" w:rsidTr="0063216F">
+      <w:tr w:rsidR="00DF7F1A" w:rsidRPr="00626A50" w14:paraId="12209B0D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="407EFE3B" w14:textId="498E70E2" w:rsidR="00DF7F1A" w:rsidRPr="00626A50" w:rsidRDefault="00DF7F1A" w:rsidP="00CE7ACE">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
@@ -3326,51 +3339,51 @@
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF7F1A" w:rsidRPr="00626A50" w14:paraId="0B0BCC0E" w14:textId="77777777" w:rsidTr="0063216F">
+      <w:tr w:rsidR="00DF7F1A" w:rsidRPr="00626A50" w14:paraId="0B0BCC0E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4C9B7A00" w14:textId="788D6ADC" w:rsidR="00DF7F1A" w:rsidRPr="00626A50" w:rsidRDefault="00DF7F1A" w:rsidP="00CE7ACE">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
@@ -3557,51 +3570,51 @@
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF7F1A" w:rsidRPr="00626A50" w14:paraId="0779D97F" w14:textId="77777777" w:rsidTr="0063216F">
+      <w:tr w:rsidR="00DF7F1A" w:rsidRPr="00626A50" w14:paraId="0779D97F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="50246A19" w14:textId="6449752D" w:rsidR="00DF7F1A" w:rsidRPr="00626A50" w:rsidRDefault="00DF7F1A" w:rsidP="00CE7ACE">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
@@ -3788,51 +3801,51 @@
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF7F1A" w:rsidRPr="00626A50" w14:paraId="0A7EC7C0" w14:textId="77777777" w:rsidTr="0063216F">
+      <w:tr w:rsidR="00DF7F1A" w:rsidRPr="00626A50" w14:paraId="0A7EC7C0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6EC78EFA" w14:textId="712137E8" w:rsidR="00DF7F1A" w:rsidRPr="00626A50" w:rsidRDefault="00DF7F1A" w:rsidP="00DF7F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
@@ -4057,66 +4070,122 @@
               <w:keepNext/>
               <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Sección</w:t>
             </w:r>
             <w:r w:rsidR="004141AD" w:rsidRPr="00626A50">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31875BC3" w14:textId="232C044D" w:rsidR="00F92268" w:rsidRPr="00626A50" w:rsidRDefault="00AE59E6" w:rsidP="00FF6510">
+          <w:p w14:paraId="31875BC3" w14:textId="0D710D59" w:rsidR="00F92268" w:rsidRPr="00626A50" w:rsidRDefault="00AE59E6" w:rsidP="00FF6510">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Si el material en cuestión consiste en cualquiera de las siguientes sustancias, marque la casilla correspondiente a continuación y marque "Sí" si el material cumple con la restricción especificada y "No" si el material no cumple con la restricción </w:t>
+              <w:t xml:space="preserve">Si el material en cuestión consiste en cualquiera de las siguientes sustancias, marque la casilla correspondiente a continuación y marque "Sí" </w:t>
+            </w:r>
+            <w:r w:rsidR="0048410B">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>indica</w:t>
+            </w:r>
+            <w:r w:rsidR="00C312F0">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> que</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00626A50">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> el material cumple con la restricción especificada y "No" </w:t>
+            </w:r>
+            <w:r w:rsidR="00C312F0">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>indica</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00626A50">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C312F0">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">que </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00626A50">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">el material no cumple con la restricción </w:t>
             </w:r>
             <w:r w:rsidR="00626A50" w:rsidRPr="00626A50">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>especificada.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31875BC4" w14:textId="77777777" w:rsidR="00F92268" w:rsidRPr="00626A50" w:rsidRDefault="00F92268" w:rsidP="00FF6510">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Consulte la </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
@@ -4285,57 +4354,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0026729E" w:rsidRPr="00626A50">
-[...5 lines deleted...]
-            <w:r w:rsidR="0026729E" w:rsidRPr="00626A50">
+            <w:r w:rsidRPr="00626A50">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2105" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875BCC" w14:textId="77777777" w:rsidR="006B0B6C" w:rsidRPr="00626A50" w:rsidRDefault="006B0B6C" w:rsidP="00C84D75">
@@ -4403,56 +4472,56 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0026729E" w:rsidRPr="00626A50">
-[...4 lines deleted...]
-            <w:r w:rsidR="0026729E" w:rsidRPr="00626A50">
+            <w:r w:rsidRPr="00626A50">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00CC2C5B" w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Sí </w:t>
             </w:r>
             <w:r w:rsidR="00CC2C5B" w:rsidRPr="00626A50">
               <w:rPr>
@@ -4460,56 +4529,56 @@
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0026729E" w:rsidRPr="00626A50">
-[...4 lines deleted...]
-            <w:r w:rsidR="0026729E" w:rsidRPr="00626A50">
+            <w:r w:rsidRPr="00626A50">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00CC2C5B" w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -5146,67 +5215,91 @@
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Atapulgita</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3FABE3EB" w14:textId="5F4889DA" w:rsidR="00CC2C5B" w:rsidRPr="00626A50" w:rsidRDefault="00CC2C5B" w:rsidP="00CC2C5B">
+          <w:p w14:paraId="3FABE3EB" w14:textId="06D50213" w:rsidR="00CC2C5B" w:rsidRPr="00626A50" w:rsidRDefault="00CC2C5B" w:rsidP="00CC2C5B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>No lixiviado, activado o tratado con ácido.</w:t>
+              <w:t>No lixiviado, activado</w:t>
+            </w:r>
+            <w:r w:rsidR="00895E49">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00626A50">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>tratado con ácido</w:t>
+            </w:r>
+            <w:r w:rsidR="00895E49">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o activado con sodio.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2197" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="40538A3C" w14:textId="715FEEFD" w:rsidR="00CC2C5B" w:rsidRPr="00626A50" w:rsidRDefault="00CC2C5B" w:rsidP="00CC2C5B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
@@ -5383,67 +5476,91 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bentonita</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="586E850C" w14:textId="29DACDD5" w:rsidR="00CC2C5B" w:rsidRPr="00626A50" w:rsidRDefault="00CC2C5B" w:rsidP="00CC2C5B">
+          <w:p w14:paraId="586E850C" w14:textId="5DD716AC" w:rsidR="00CC2C5B" w:rsidRPr="00626A50" w:rsidRDefault="00CC2C5B" w:rsidP="00CC2C5B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>No lixiviado, activado o tratado con ácido.</w:t>
+              <w:t>No lixiviado, activado</w:t>
+            </w:r>
+            <w:r w:rsidR="00895E49">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00626A50">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>tratado con ácido</w:t>
+            </w:r>
+            <w:r w:rsidR="00895E49">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o activado con sodio.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2197" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="22F2FED8" w14:textId="70D052D5" w:rsidR="00CC2C5B" w:rsidRPr="00626A50" w:rsidRDefault="00CC2C5B" w:rsidP="00CC2C5B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
@@ -5620,67 +5737,83 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Carbonato de calcio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4AF1ABD6" w14:textId="3BECB1B5" w:rsidR="00CC2C5B" w:rsidRPr="00626A50" w:rsidRDefault="00CC2C5B" w:rsidP="00CC2C5B">
+          <w:p w14:paraId="4AF1ABD6" w14:textId="529B89B0" w:rsidR="00CC2C5B" w:rsidRPr="00626A50" w:rsidRDefault="00CC2C5B" w:rsidP="00CC2C5B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sólo de una fuente minada. No debe contener </w:t>
+              <w:t>Sólo de una fuente minada</w:t>
+            </w:r>
+            <w:r w:rsidR="00E50916">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (de minas)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00626A50">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. No debe contener </w:t>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">3 </w:t>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>aditivos sintéticos.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2197" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
@@ -6127,66 +6260,82 @@
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sulfato de calcio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31875BD7" w14:textId="6AADC946" w:rsidR="00CC2C5B" w:rsidRPr="00626A50" w:rsidRDefault="00CC2C5B" w:rsidP="00CC2C5B">
+          <w:p w14:paraId="31875BD7" w14:textId="4330734A" w:rsidR="00CC2C5B" w:rsidRPr="00626A50" w:rsidRDefault="00CC2C5B" w:rsidP="00CC2C5B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Fuente minada. No debe contener</w:t>
+              <w:t>Fuente minada</w:t>
+            </w:r>
+            <w:r w:rsidR="00E50916">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (de minas)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00626A50">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>. No debe contener</w:t>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">3 </w:t>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>aditivos sintéticos.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2197" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
@@ -8467,57 +8616,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0026729E" w:rsidRPr="00626A50">
-[...5 lines deleted...]
-            <w:r w:rsidR="0026729E" w:rsidRPr="00626A50">
+            <w:r w:rsidRPr="00626A50">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2105" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875C06" w14:textId="77777777" w:rsidR="00706ADC" w:rsidRPr="00626A50" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
@@ -8631,77 +8780,76 @@
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875C0B" w14:textId="77777777" w:rsidR="00706ADC" w:rsidRPr="00626A50" w:rsidRDefault="00706ADC" w:rsidP="00FF6510">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0026729E" w:rsidRPr="00626A50">
-[...5 lines deleted...]
-            <w:r w:rsidR="0026729E" w:rsidRPr="00626A50">
+            <w:r w:rsidRPr="00626A50">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2105" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875C0C" w14:textId="77777777" w:rsidR="00706ADC" w:rsidRPr="00626A50" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
@@ -8897,57 +9045,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0026729E" w:rsidRPr="00626A50">
-[...5 lines deleted...]
-            <w:r w:rsidR="0026729E" w:rsidRPr="00626A50">
+            <w:r w:rsidRPr="00626A50">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2105" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7B6C7087" w14:textId="293E5903" w:rsidR="00282744" w:rsidRPr="00626A50" w:rsidRDefault="00282744" w:rsidP="00C84D75">
@@ -9081,130 +9229,154 @@
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2105" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31875C11" w14:textId="77777777" w:rsidR="00CC2C5B" w:rsidRPr="00626A50" w:rsidRDefault="00CC2C5B" w:rsidP="00CC2C5B">
+          <w:p w14:paraId="31875C11" w14:textId="67679839" w:rsidR="00CC2C5B" w:rsidRPr="00626A50" w:rsidRDefault="003528E8" w:rsidP="00CC2C5B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00626A50">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Cena</w:t>
+              <w:t>Gomas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31875C12" w14:textId="77777777" w:rsidR="00CC2C5B" w:rsidRPr="00626A50" w:rsidRDefault="00CC2C5B" w:rsidP="00CC2C5B">
+          <w:p w14:paraId="31875C12" w14:textId="0C47B93F" w:rsidR="00CC2C5B" w:rsidRPr="00626A50" w:rsidRDefault="00CC2C5B" w:rsidP="00CC2C5B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Arábica, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Guar</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Garrofina</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> o Algarroba. Sólo agua extraída.</w:t>
+              <w:t xml:space="preserve"> o Algarroba. Sólo extraída</w:t>
+            </w:r>
+            <w:r w:rsidR="007A7DA6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> con </w:t>
+            </w:r>
+            <w:r w:rsidR="007A7DA6" w:rsidRPr="00626A50">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>agua</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00626A50">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2197" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875C13" w14:textId="5F9D7F9E" w:rsidR="00CC2C5B" w:rsidRPr="00626A50" w:rsidRDefault="00CC2C5B" w:rsidP="00CC2C5B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
@@ -9382,67 +9554,91 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Caolín</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B1C8705" w14:textId="7783F760" w:rsidR="00CC2C5B" w:rsidRPr="00626A50" w:rsidRDefault="00CC2C5B" w:rsidP="00CC2C5B">
+          <w:p w14:paraId="5B1C8705" w14:textId="521E9A97" w:rsidR="00CC2C5B" w:rsidRPr="00626A50" w:rsidRDefault="00CC2C5B" w:rsidP="00CC2C5B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>No lixiviado, activado o tratado con ácido.</w:t>
+              <w:t>No lixiviado, activado</w:t>
+            </w:r>
+            <w:r w:rsidR="002607C2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00626A50">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>tratado con ácido</w:t>
+            </w:r>
+            <w:r w:rsidR="002607C2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o activado con sodio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2197" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7074A806" w14:textId="022EE587" w:rsidR="00CC2C5B" w:rsidRPr="00626A50" w:rsidRDefault="00CC2C5B" w:rsidP="00CC2C5B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
@@ -10563,66 +10759,108 @@
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Microorganismos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31875C26" w14:textId="2E2F1E8E" w:rsidR="00CC2C5B" w:rsidRPr="00626A50" w:rsidRDefault="00CC2C5B" w:rsidP="00CC2C5B">
+          <w:p w14:paraId="31875C26" w14:textId="00F5184A" w:rsidR="00CC2C5B" w:rsidRPr="00626A50" w:rsidRDefault="00CC2C5B" w:rsidP="00CC2C5B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bacterias, hongos u otros microorganismos de calidad alimentaria.</w:t>
+              <w:t>Bacterias, hongos u otros microorganismos de calidad</w:t>
+            </w:r>
+            <w:r w:rsidR="000A0850">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="000A0850">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>grado</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00626A50">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> alimentaria</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="008D665D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(o)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00626A50">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2197" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875C27" w14:textId="7B65BEDD" w:rsidR="00CC2C5B" w:rsidRPr="00626A50" w:rsidRDefault="00CC2C5B" w:rsidP="00CC2C5B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
@@ -11007,67 +11245,93 @@
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2105" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31875C2F" w14:textId="77777777" w:rsidR="00CC2C5B" w:rsidRPr="00626A50" w:rsidRDefault="00CC2C5B" w:rsidP="00CC2C5B">
+          <w:p w14:paraId="31875C2F" w14:textId="33D3628F" w:rsidR="00CC2C5B" w:rsidRPr="00626A50" w:rsidRDefault="00CC2C5B" w:rsidP="00CC2C5B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>goma laca naranja</w:t>
+            </w:r>
+            <w:r w:rsidR="00612281">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Orange </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00612281">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>shellac</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00612281">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875C30" w14:textId="16D1B8D2" w:rsidR="00CC2C5B" w:rsidRPr="00626A50" w:rsidRDefault="00CC2C5B" w:rsidP="00CC2C5B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
@@ -11274,67 +11538,83 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Oxígeno</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31875C35" w14:textId="77777777" w:rsidR="00CC2C5B" w:rsidRPr="00626A50" w:rsidRDefault="00CC2C5B" w:rsidP="00CC2C5B">
+          <w:p w14:paraId="31875C35" w14:textId="28705AEE" w:rsidR="00CC2C5B" w:rsidRPr="00626A50" w:rsidRDefault="00CC2C5B" w:rsidP="00CC2C5B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Grado sin aceite.</w:t>
+              <w:t>Grado</w:t>
+            </w:r>
+            <w:r w:rsidR="001F75B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/calidad</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00626A50">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sin aceite.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2197" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875C36" w14:textId="7444CB66" w:rsidR="00CC2C5B" w:rsidRPr="00626A50" w:rsidRDefault="00CC2C5B" w:rsidP="00CC2C5B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
@@ -11739,131 +12019,161 @@
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2105" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31875C3E" w14:textId="77777777" w:rsidR="00CC2C5B" w:rsidRPr="00626A50" w:rsidRDefault="00CC2C5B" w:rsidP="00CC2C5B">
+          <w:p w14:paraId="31875C3E" w14:textId="7B1D8651" w:rsidR="00CC2C5B" w:rsidRPr="00626A50" w:rsidRDefault="00FC599C" w:rsidP="00CC2C5B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00626A50">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Sal</w:t>
+              <w:t>Cloruro de potasio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31875C3F" w14:textId="4D9BC94F" w:rsidR="00CC2C5B" w:rsidRPr="00626A50" w:rsidRDefault="00CC2C5B" w:rsidP="00CC2C5B">
+          <w:p w14:paraId="31875C3F" w14:textId="56E7AB4F" w:rsidR="00CC2C5B" w:rsidRPr="00626A50" w:rsidRDefault="00884944" w:rsidP="00CC2C5B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00626A50">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>No contiene</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00626A50">
+              <w:t>Obtenido de un</w:t>
+            </w:r>
+            <w:r w:rsidR="007A1E47">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> fuente minera</w:t>
+            </w:r>
+            <w:r w:rsidR="00865727">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (de mina)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o mediante un proceso de salmuera no sint</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00626A50">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ntica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t xml:space="preserve">3 </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00626A50">
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">agentes fluidos y </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> sintéticos.</w:t>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2197" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875C40" w14:textId="2BE847CE" w:rsidR="00CC2C5B" w:rsidRPr="00626A50" w:rsidRDefault="00CC2C5B" w:rsidP="00CC2C5B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
@@ -13284,51 +13594,59 @@
           <w:p w14:paraId="31875C4E" w14:textId="768B006A" w:rsidR="00CC2C5B" w:rsidRPr="00626A50" w:rsidRDefault="00CC2C5B" w:rsidP="00CC2C5B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>colofonia de madera; debe ser no sintético</w:t>
             </w:r>
             <w:r w:rsidR="00626A50" w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>4.</w:t>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00626A50" w:rsidRPr="00463B1C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2197" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875C4F" w14:textId="26519614" w:rsidR="00CC2C5B" w:rsidRPr="00626A50" w:rsidRDefault="00CC2C5B" w:rsidP="00CC2C5B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
@@ -13969,106 +14287,106 @@
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3187640A" w14:textId="77777777" w:rsidR="00EE5C33" w:rsidRPr="00491BC5" w:rsidRDefault="00EE5C33" w:rsidP="00C84D75">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00EE5C33" w:rsidRPr="00491BC5" w:rsidSect="00D81C8A">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="720" w:bottom="720" w:left="720" w:header="288" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="195A54B9" w14:textId="77777777" w:rsidR="00B364CA" w:rsidRPr="00626A50" w:rsidRDefault="00B364CA">
+    <w:p w14:paraId="111714B5" w14:textId="77777777" w:rsidR="003632A0" w:rsidRPr="00626A50" w:rsidRDefault="003632A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00626A50">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C3BA1D8" w14:textId="77777777" w:rsidR="00B364CA" w:rsidRPr="00626A50" w:rsidRDefault="00B364CA">
+    <w:p w14:paraId="44A20E82" w14:textId="77777777" w:rsidR="003632A0" w:rsidRPr="00626A50" w:rsidRDefault="003632A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00626A50">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1D73ACAE" w14:textId="77777777" w:rsidR="00B364CA" w:rsidRPr="00626A50" w:rsidRDefault="00B364CA">
+    <w:p w14:paraId="3C47199D" w14:textId="77777777" w:rsidR="003632A0" w:rsidRPr="00626A50" w:rsidRDefault="003632A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
-    <w:panose1 w:val="020B0606020202030204"/>
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -14077,150 +14395,198 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ConduitITCStd">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
-    <w:panose1 w:val="02020404030301010803"/>
+    <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="31876417" w14:textId="1C2F9A90" w:rsidR="00B06C07" w:rsidRPr="00626A50" w:rsidRDefault="00B06C07" w:rsidP="00D81C8A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="31876417" w14:textId="29D609B6" w:rsidR="00B06C07" w:rsidRPr="00626A50" w:rsidRDefault="00B06C07" w:rsidP="00D81C8A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
       </w:tabs>
       <w:ind w:right="360"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00626A50">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>1C3A11</w:t>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="009A56A7">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>J21</w:t>
     </w:r>
     <w:r w:rsidR="00CC2C5B" w:rsidRPr="00626A50">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>_SP</w:t>
     </w:r>
     <w:r w:rsidRPr="00626A50">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">, V1, </w:t>
+      <w:t>, V1</w:t>
     </w:r>
-    <w:r w:rsidR="00CC2C5B" w:rsidRPr="00626A50">
+    <w:r w:rsidR="00B279DE">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>07</w:t>
+      <w:t>, R1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00626A50">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:r w:rsidR="00B279DE">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>29</w:t>
     </w:r>
     <w:r w:rsidRPr="00626A50">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="00CC2C5B" w:rsidRPr="00626A50">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>15</w:t>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00B279DE">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00626A50">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">/2023 </w:t>
+      <w:t>/202</w:t>
+    </w:r>
+    <w:r w:rsidR="00B279DE">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00626A50">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00075843" w:rsidRPr="00626A50">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00D81C8A" w:rsidRPr="00626A50">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00075843" w:rsidRPr="00626A50">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
@@ -14376,101 +14742,117 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006D504A" w:rsidRPr="00626A50">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:b/>
         <w:bCs/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00626A50">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:b/>
         <w:bCs/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="357B58DB" w14:textId="77777777" w:rsidR="00B364CA" w:rsidRPr="00626A50" w:rsidRDefault="00B364CA">
+    <w:p w14:paraId="6441B7E3" w14:textId="77777777" w:rsidR="003632A0" w:rsidRPr="00626A50" w:rsidRDefault="003632A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00626A50">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="74619A34" w14:textId="77777777" w:rsidR="00B364CA" w:rsidRPr="00626A50" w:rsidRDefault="00B364CA">
+    <w:p w14:paraId="39A37F03" w14:textId="77777777" w:rsidR="003632A0" w:rsidRPr="00626A50" w:rsidRDefault="003632A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00626A50">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5AD80D20" w14:textId="77777777" w:rsidR="00B364CA" w:rsidRPr="00626A50" w:rsidRDefault="00B364CA">
+    <w:p w14:paraId="1C6991ED" w14:textId="77777777" w:rsidR="003632A0" w:rsidRPr="00626A50" w:rsidRDefault="003632A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="7089B2FF" w14:textId="77777777" w:rsidR="00D11E57" w:rsidRPr="00626A50" w:rsidRDefault="00D11E57" w:rsidP="00D11E57">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00626A50">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00626A50">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Métodos excluidos: Una variedad de métodos utilizados para modificar genéticamente organismos o influir en su crecimiento y desarrollo por medios que no son posibles en condiciones o procesos naturales y no se consideran compatibles con la producción orgánica. Dichos métodos incluyen la fusión celular, la microencapsulación y la macroencapsulación y la tecnología del ADN recombinante (incluida la eliminación y duplicación de genes, la introducción de un gen extraño y el cambio de las posiciones de los genes cuando se logra mediante tecnología de ADN recombinante). Dichos métodos no incluyen el uso de reproducción, conjugación, fermentación, hibridación, fertilización in vitro o cultivo de tejidos tradicionales.</w:t>
+        <w:t xml:space="preserve">Métodos excluidos: Una variedad de métodos utilizados para modificar genéticamente organismos o influir en su crecimiento y desarrollo por medios que no son posibles en condiciones o procesos naturales y no se consideran compatibles con la producción orgánica. Dichos métodos incluyen la fusión celular, la microencapsulación y la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00626A50">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>macroencapsulación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00626A50">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y la tecnología del ADN recombinante (incluida la eliminación y duplicación de genes, la introducción de un gen extraño y el cambio de las posiciones de los genes cuando se logra mediante tecnología de ADN recombinante). Dichos métodos no incluyen el uso de reproducción, conjugación, fermentación, hibridación, fertilización in vitro o cultivo de tejidos tradicionales.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="67CB5F4B" w14:textId="4207B053" w:rsidR="00D11E57" w:rsidRPr="00626A50" w:rsidRDefault="00D11E57" w:rsidP="00D11E57">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00626A50">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00626A50">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
@@ -14527,164 +14909,206 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00626A50">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00626A50">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>No sintético: Una sustancia que se deriva de materia mineral, vegetal o animal y no se somete a un proceso sintético como se define en la sección 6502(21) de la Ley (7 USC 6502(21)). No sintético se utiliza como sinónimo de natural.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="11003" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5603"/>
       <w:gridCol w:w="3060"/>
       <w:gridCol w:w="2340"/>
     </w:tblGrid>
-    <w:tr w:rsidR="006F6B10" w:rsidRPr="00626A50" w14:paraId="466D866A" w14:textId="77777777" w:rsidTr="00911A10">
+    <w:tr w:rsidR="006F6B10" w:rsidRPr="00626A50" w14:paraId="466D866A" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="11003" w:type="dxa"/>
           <w:gridSpan w:val="3"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="3931F8FA" w14:textId="77777777" w:rsidR="006F6B10" w:rsidRPr="00626A50" w:rsidRDefault="006F6B10" w:rsidP="006F6B10">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:contextualSpacing/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               <w:b/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
+          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="00626A50">
             <w:rPr>
               <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               <w:b/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
-            <w:t>Quality Certification Services (QCS)</w:t>
+            <w:t>Quality</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00626A50">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+              <w:b/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00626A50">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+              <w:b/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>Certification</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00626A50">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+              <w:b/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00626A50">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+              <w:b/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>Services</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00626A50">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+              <w:b/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> (QCS)</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="4D2959F9" w14:textId="77777777" w:rsidR="006F6B10" w:rsidRPr="00626A50" w:rsidRDefault="006F6B10" w:rsidP="006F6B10">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               <w:b/>
               <w:sz w:val="4"/>
               <w:szCs w:val="4"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="006F6B10" w:rsidRPr="00626A50" w14:paraId="1D8C7B7E" w14:textId="77777777" w:rsidTr="00911A10">
+    <w:tr w:rsidR="006F6B10" w:rsidRPr="00626A50" w14:paraId="1D8C7B7E" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5603" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="72CA6BFE" w14:textId="77777777" w:rsidR="006F6B10" w:rsidRPr="00626A50" w:rsidRDefault="006F6B10" w:rsidP="006F6B10">
+        <w:p w14:paraId="72CA6BFE" w14:textId="77777777" w:rsidR="006F6B10" w:rsidRPr="009A56A7" w:rsidRDefault="006F6B10" w:rsidP="006F6B10">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               <w:b/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidRPr="00626A50">
+          <w:r w:rsidRPr="009A56A7">
             <w:rPr>
               <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               <w:b/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>Main</w:t>
-[...9 lines deleted...]
-            <w:t xml:space="preserve"> Office</w:t>
+            <w:t>Main Office</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="5A9DE728" w14:textId="77777777" w:rsidR="006F6B10" w:rsidRPr="00626A50" w:rsidRDefault="006F6B10" w:rsidP="006F6B10">
+        <w:p w14:paraId="5A9DE728" w14:textId="77777777" w:rsidR="006F6B10" w:rsidRPr="009A56A7" w:rsidRDefault="006F6B10" w:rsidP="006F6B10">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00626A50">
+          <w:r w:rsidRPr="009A56A7">
             <w:rPr>
               <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">5700 SW 34th Street, Suite 349 </w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="76B9DB58" w14:textId="77777777" w:rsidR="006F6B10" w:rsidRPr="00626A50" w:rsidRDefault="006F6B10" w:rsidP="006F6B10">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00626A50">
             <w:rPr>
               <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Gainesville, FL 32608</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="5320BBCC" w14:textId="77777777" w:rsidR="006F6B10" w:rsidRPr="00626A50" w:rsidRDefault="006F6B10" w:rsidP="006F6B10">
           <w:pPr>
@@ -14716,51 +15140,50 @@
           </w:r>
         </w:p>
         <w:p w14:paraId="29D172A1" w14:textId="77777777" w:rsidR="006F6B10" w:rsidRPr="00626A50" w:rsidRDefault="006F6B10" w:rsidP="006F6B10">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00626A50">
             <w:rPr>
               <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">fax 352.377.8363 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3060" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="63274515" w14:textId="77777777" w:rsidR="006F6B10" w:rsidRPr="00626A50" w:rsidRDefault="006F6B10" w:rsidP="006F6B10">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               <w:b/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00626A50">
             <w:rPr>
               <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               <w:b/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>QCS Ecuador</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="7492121D" w14:textId="77777777" w:rsidR="006F6B10" w:rsidRPr="00626A50" w:rsidRDefault="006F6B10" w:rsidP="006F6B10">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -14819,51 +15242,50 @@
           </w:r>
         </w:p>
         <w:p w14:paraId="355C3268" w14:textId="77777777" w:rsidR="006F6B10" w:rsidRPr="00626A50" w:rsidRDefault="006F6B10" w:rsidP="006F6B10">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00626A50">
             <w:rPr>
               <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Tel: 593 + 98 417 6587</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2340" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="2D068AC9" w14:textId="77777777" w:rsidR="006F6B10" w:rsidRPr="00626A50" w:rsidRDefault="006F6B10" w:rsidP="006F6B10">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               <w:b/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00626A50">
             <w:rPr>
               <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               <w:b/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>QCS Caribe, S.R.L.</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="6F07140A" w14:textId="77777777" w:rsidR="006F6B10" w:rsidRPr="00626A50" w:rsidRDefault="006F6B10" w:rsidP="006F6B10">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -14959,52 +15381,55 @@
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00626A50">
             <w:rPr>
               <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Tel: 809.822.9293</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="316A5449" w14:textId="63A4F262" w:rsidR="006F6B10" w:rsidRPr="00626A50" w:rsidRDefault="006F6B10" w:rsidP="006F6B10">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00626A50">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28EA2248" wp14:editId="2E9D4D23">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28EA2248" wp14:editId="2E9D4D23">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>457200</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>274320</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1861820" cy="755015"/>
           <wp:effectExtent l="0" t="0" r="5080" b="6985"/>
           <wp:wrapNone/>
           <wp:docPr id="1951663225" name="Picture 1" descr="QCS-SimpleLogomark-Color - Copy"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 3" descr="QCS-SimpleLogomark-Color - Copy"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -15024,51 +15449,51 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="1861820" cy="755015"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F91E9F40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber5"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B882FF46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -15344,55 +15769,57 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="792872033">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="85539244">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1514952743">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1069813022">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="520583605">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="857738246">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="11"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="UPjFwMfCsOTFjg1ZcONEKmkcKtH3P01DchkIzyTCUf35CQU3FCXY6+/i/D1PGl0nHP1SYHZwgxKM2MBrN/cHrg==" w:salt="28/RnrcZ3WGWYZEm0CC/3g=="/>
+  <w:trackRevisions/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="kJT3WSYYc8gDlykw+U9mCjd1X8oG7LORQ33CuUyYC0v/sqZsCjm15xogmgiFOxnIau+lUxOXni1LqM4H//lMrw==" w:salt="5xcAZVa8FAhdtvrNoxyRnA=="/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C71173"/>
     <w:rsid w:val="000006E7"/>
@@ -15434,50 +15861,51 @@
     <w:rsid w:val="00052E35"/>
     <w:rsid w:val="00053AB4"/>
     <w:rsid w:val="00054AD9"/>
     <w:rsid w:val="00056F91"/>
     <w:rsid w:val="00062497"/>
     <w:rsid w:val="00062C2E"/>
     <w:rsid w:val="00064801"/>
     <w:rsid w:val="0006616E"/>
     <w:rsid w:val="00066CF2"/>
     <w:rsid w:val="0007121D"/>
     <w:rsid w:val="000732ED"/>
     <w:rsid w:val="00073778"/>
     <w:rsid w:val="0007570F"/>
     <w:rsid w:val="00075843"/>
     <w:rsid w:val="00076733"/>
     <w:rsid w:val="00081946"/>
     <w:rsid w:val="00084D2D"/>
     <w:rsid w:val="000874B8"/>
     <w:rsid w:val="00087D2B"/>
     <w:rsid w:val="00087D68"/>
     <w:rsid w:val="00087F88"/>
     <w:rsid w:val="000904D3"/>
     <w:rsid w:val="0009247C"/>
     <w:rsid w:val="0009649C"/>
     <w:rsid w:val="00097818"/>
+    <w:rsid w:val="000A0850"/>
     <w:rsid w:val="000A15E5"/>
     <w:rsid w:val="000A282B"/>
     <w:rsid w:val="000A44DF"/>
     <w:rsid w:val="000A52B6"/>
     <w:rsid w:val="000A5512"/>
     <w:rsid w:val="000A5810"/>
     <w:rsid w:val="000A63BB"/>
     <w:rsid w:val="000B650E"/>
     <w:rsid w:val="000C0797"/>
     <w:rsid w:val="000C08AD"/>
     <w:rsid w:val="000C0994"/>
     <w:rsid w:val="000C1301"/>
     <w:rsid w:val="000C352F"/>
     <w:rsid w:val="000C40EB"/>
     <w:rsid w:val="000C5102"/>
     <w:rsid w:val="000C552B"/>
     <w:rsid w:val="000C64FB"/>
     <w:rsid w:val="000C7C14"/>
     <w:rsid w:val="000C7E77"/>
     <w:rsid w:val="000D1240"/>
     <w:rsid w:val="000D3ABB"/>
     <w:rsid w:val="000D460F"/>
     <w:rsid w:val="000D53BE"/>
     <w:rsid w:val="000E0872"/>
     <w:rsid w:val="000E0B8B"/>
@@ -15583,93 +16011,97 @@
     <w:rsid w:val="001A768B"/>
     <w:rsid w:val="001B1704"/>
     <w:rsid w:val="001B3976"/>
     <w:rsid w:val="001B487E"/>
     <w:rsid w:val="001B5015"/>
     <w:rsid w:val="001B6228"/>
     <w:rsid w:val="001B7481"/>
     <w:rsid w:val="001B767D"/>
     <w:rsid w:val="001C03C2"/>
     <w:rsid w:val="001C05B3"/>
     <w:rsid w:val="001C26C9"/>
     <w:rsid w:val="001C2B74"/>
     <w:rsid w:val="001C30FA"/>
     <w:rsid w:val="001C323B"/>
     <w:rsid w:val="001C3DAE"/>
     <w:rsid w:val="001C417D"/>
     <w:rsid w:val="001C54DE"/>
     <w:rsid w:val="001C5BE2"/>
     <w:rsid w:val="001C5E0A"/>
     <w:rsid w:val="001C70E6"/>
     <w:rsid w:val="001D08C5"/>
     <w:rsid w:val="001D1871"/>
     <w:rsid w:val="001D2908"/>
     <w:rsid w:val="001D4733"/>
     <w:rsid w:val="001D5A8F"/>
+    <w:rsid w:val="001E0448"/>
     <w:rsid w:val="001E380E"/>
     <w:rsid w:val="001E3858"/>
     <w:rsid w:val="001F0E9B"/>
     <w:rsid w:val="001F21EF"/>
     <w:rsid w:val="001F49E7"/>
     <w:rsid w:val="001F4C3D"/>
     <w:rsid w:val="001F4DD7"/>
     <w:rsid w:val="001F649E"/>
     <w:rsid w:val="001F651D"/>
+    <w:rsid w:val="001F75B1"/>
     <w:rsid w:val="00202D68"/>
     <w:rsid w:val="002038E3"/>
     <w:rsid w:val="00203EEE"/>
     <w:rsid w:val="00205AE2"/>
     <w:rsid w:val="00205DD0"/>
     <w:rsid w:val="002079FD"/>
     <w:rsid w:val="002120B9"/>
     <w:rsid w:val="00214546"/>
     <w:rsid w:val="00215F6F"/>
     <w:rsid w:val="002166FD"/>
     <w:rsid w:val="00217081"/>
     <w:rsid w:val="00217371"/>
     <w:rsid w:val="002209A9"/>
+    <w:rsid w:val="0022269C"/>
     <w:rsid w:val="0022497A"/>
     <w:rsid w:val="00226D96"/>
     <w:rsid w:val="00227600"/>
     <w:rsid w:val="00231C78"/>
     <w:rsid w:val="00232CC8"/>
     <w:rsid w:val="00233821"/>
     <w:rsid w:val="00233EB1"/>
     <w:rsid w:val="00234AB7"/>
     <w:rsid w:val="00234EA4"/>
     <w:rsid w:val="00241AB9"/>
     <w:rsid w:val="002432F5"/>
     <w:rsid w:val="002455A7"/>
     <w:rsid w:val="0024586A"/>
     <w:rsid w:val="00245FB1"/>
     <w:rsid w:val="0024704D"/>
     <w:rsid w:val="00250051"/>
     <w:rsid w:val="00250574"/>
     <w:rsid w:val="00251B1E"/>
     <w:rsid w:val="00252CEE"/>
     <w:rsid w:val="00255B4E"/>
     <w:rsid w:val="00257B49"/>
+    <w:rsid w:val="002607C2"/>
     <w:rsid w:val="00261BD2"/>
     <w:rsid w:val="00262076"/>
     <w:rsid w:val="00262831"/>
     <w:rsid w:val="00262AE5"/>
     <w:rsid w:val="00263250"/>
     <w:rsid w:val="002650E6"/>
     <w:rsid w:val="002652E4"/>
     <w:rsid w:val="0026536F"/>
     <w:rsid w:val="002655C0"/>
     <w:rsid w:val="002655E7"/>
     <w:rsid w:val="0026729E"/>
     <w:rsid w:val="002679BA"/>
     <w:rsid w:val="002722DB"/>
     <w:rsid w:val="0027414F"/>
     <w:rsid w:val="00274682"/>
     <w:rsid w:val="00274D67"/>
     <w:rsid w:val="002774D6"/>
     <w:rsid w:val="002777C1"/>
     <w:rsid w:val="00281A63"/>
     <w:rsid w:val="00282042"/>
     <w:rsid w:val="00282744"/>
     <w:rsid w:val="002841A4"/>
     <w:rsid w:val="0028451E"/>
     <w:rsid w:val="002857F0"/>
     <w:rsid w:val="002859F9"/>
@@ -15749,63 +16181,65 @@
     <w:rsid w:val="00327382"/>
     <w:rsid w:val="003276AA"/>
     <w:rsid w:val="00327EEE"/>
     <w:rsid w:val="00331827"/>
     <w:rsid w:val="00331E67"/>
     <w:rsid w:val="00332142"/>
     <w:rsid w:val="00332A11"/>
     <w:rsid w:val="00332F6E"/>
     <w:rsid w:val="003335DA"/>
     <w:rsid w:val="0033384F"/>
     <w:rsid w:val="00335135"/>
     <w:rsid w:val="0033677D"/>
     <w:rsid w:val="00337301"/>
     <w:rsid w:val="00337B6E"/>
     <w:rsid w:val="00341FB5"/>
     <w:rsid w:val="00342474"/>
     <w:rsid w:val="0034281F"/>
     <w:rsid w:val="00343558"/>
     <w:rsid w:val="003442D9"/>
     <w:rsid w:val="0034582D"/>
     <w:rsid w:val="00345B79"/>
     <w:rsid w:val="003478D1"/>
     <w:rsid w:val="003519D1"/>
     <w:rsid w:val="00351C6D"/>
     <w:rsid w:val="00351FEB"/>
+    <w:rsid w:val="003528E8"/>
     <w:rsid w:val="003533EA"/>
     <w:rsid w:val="00353B37"/>
     <w:rsid w:val="0035429C"/>
     <w:rsid w:val="0035472B"/>
     <w:rsid w:val="00356393"/>
     <w:rsid w:val="00356579"/>
     <w:rsid w:val="0035711D"/>
     <w:rsid w:val="003573A0"/>
     <w:rsid w:val="00357FC7"/>
     <w:rsid w:val="003607CE"/>
     <w:rsid w:val="003609D4"/>
     <w:rsid w:val="0036117A"/>
     <w:rsid w:val="00362F38"/>
+    <w:rsid w:val="003632A0"/>
     <w:rsid w:val="00363E1D"/>
     <w:rsid w:val="00366983"/>
     <w:rsid w:val="0037097D"/>
     <w:rsid w:val="00371637"/>
     <w:rsid w:val="00371A5D"/>
     <w:rsid w:val="00372639"/>
     <w:rsid w:val="003733A9"/>
     <w:rsid w:val="00376015"/>
     <w:rsid w:val="00376E68"/>
     <w:rsid w:val="00377628"/>
     <w:rsid w:val="00377CD8"/>
     <w:rsid w:val="003803B9"/>
     <w:rsid w:val="003803D2"/>
     <w:rsid w:val="0038169D"/>
     <w:rsid w:val="003837CD"/>
     <w:rsid w:val="003849E0"/>
     <w:rsid w:val="0038583A"/>
     <w:rsid w:val="00385C8C"/>
     <w:rsid w:val="00387836"/>
     <w:rsid w:val="0039091B"/>
     <w:rsid w:val="00391D81"/>
     <w:rsid w:val="003929B8"/>
     <w:rsid w:val="003936F4"/>
     <w:rsid w:val="003978AD"/>
     <w:rsid w:val="00397E57"/>
@@ -15869,63 +16303,66 @@
     <w:rsid w:val="004252A3"/>
     <w:rsid w:val="0042580A"/>
     <w:rsid w:val="00430E4C"/>
     <w:rsid w:val="0043367E"/>
     <w:rsid w:val="00433BF5"/>
     <w:rsid w:val="00434051"/>
     <w:rsid w:val="00434F9B"/>
     <w:rsid w:val="004364A6"/>
     <w:rsid w:val="004369A0"/>
     <w:rsid w:val="0043747E"/>
     <w:rsid w:val="00440CFD"/>
     <w:rsid w:val="00441FD7"/>
     <w:rsid w:val="00444C00"/>
     <w:rsid w:val="00444DE0"/>
     <w:rsid w:val="00444FE4"/>
     <w:rsid w:val="004454DF"/>
     <w:rsid w:val="004458CE"/>
     <w:rsid w:val="00445B59"/>
     <w:rsid w:val="004460B6"/>
     <w:rsid w:val="00447F30"/>
     <w:rsid w:val="004500AF"/>
     <w:rsid w:val="004541DB"/>
     <w:rsid w:val="0046162B"/>
     <w:rsid w:val="004631BF"/>
     <w:rsid w:val="00463660"/>
+    <w:rsid w:val="00463B1C"/>
     <w:rsid w:val="00465FE1"/>
     <w:rsid w:val="00466593"/>
+    <w:rsid w:val="00466DC8"/>
     <w:rsid w:val="00466F5A"/>
     <w:rsid w:val="004670C4"/>
     <w:rsid w:val="004746FF"/>
     <w:rsid w:val="004764AD"/>
     <w:rsid w:val="00477F92"/>
     <w:rsid w:val="00480B0B"/>
     <w:rsid w:val="00481214"/>
     <w:rsid w:val="00481355"/>
     <w:rsid w:val="00481D7E"/>
     <w:rsid w:val="00482136"/>
     <w:rsid w:val="00483C1C"/>
+    <w:rsid w:val="0048410B"/>
     <w:rsid w:val="00484480"/>
     <w:rsid w:val="004847D7"/>
     <w:rsid w:val="00484889"/>
     <w:rsid w:val="0048564A"/>
     <w:rsid w:val="0049042B"/>
     <w:rsid w:val="004914EC"/>
     <w:rsid w:val="00491BC5"/>
     <w:rsid w:val="00492D8B"/>
     <w:rsid w:val="00494045"/>
     <w:rsid w:val="004940CD"/>
     <w:rsid w:val="004944A4"/>
     <w:rsid w:val="00495965"/>
     <w:rsid w:val="004965B0"/>
     <w:rsid w:val="004A3B04"/>
     <w:rsid w:val="004A47AD"/>
     <w:rsid w:val="004A567C"/>
     <w:rsid w:val="004A5BCC"/>
     <w:rsid w:val="004B05BB"/>
     <w:rsid w:val="004B0B89"/>
     <w:rsid w:val="004B25F8"/>
     <w:rsid w:val="004B3DD4"/>
     <w:rsid w:val="004B5838"/>
     <w:rsid w:val="004B6606"/>
     <w:rsid w:val="004B7092"/>
     <w:rsid w:val="004B7965"/>
@@ -15986,100 +16423,102 @@
     <w:rsid w:val="0055586D"/>
     <w:rsid w:val="00556509"/>
     <w:rsid w:val="005629C6"/>
     <w:rsid w:val="00563F82"/>
     <w:rsid w:val="0056477A"/>
     <w:rsid w:val="0056722D"/>
     <w:rsid w:val="005708E3"/>
     <w:rsid w:val="00570A6A"/>
     <w:rsid w:val="00571FEB"/>
     <w:rsid w:val="00573612"/>
     <w:rsid w:val="00573B19"/>
     <w:rsid w:val="00574AC8"/>
     <w:rsid w:val="0057524C"/>
     <w:rsid w:val="0057565D"/>
     <w:rsid w:val="005768BE"/>
     <w:rsid w:val="00576FDB"/>
     <w:rsid w:val="00581553"/>
     <w:rsid w:val="00582114"/>
     <w:rsid w:val="00582374"/>
     <w:rsid w:val="00582B22"/>
     <w:rsid w:val="005838C2"/>
     <w:rsid w:val="00583B65"/>
     <w:rsid w:val="005849DE"/>
     <w:rsid w:val="00585367"/>
     <w:rsid w:val="00586CA7"/>
+    <w:rsid w:val="005872B5"/>
     <w:rsid w:val="00587938"/>
     <w:rsid w:val="00587C6D"/>
     <w:rsid w:val="0059064E"/>
     <w:rsid w:val="00593F88"/>
     <w:rsid w:val="005A2784"/>
     <w:rsid w:val="005A482B"/>
     <w:rsid w:val="005A4937"/>
     <w:rsid w:val="005B0361"/>
     <w:rsid w:val="005B0AD4"/>
     <w:rsid w:val="005B0D6C"/>
     <w:rsid w:val="005B28C8"/>
     <w:rsid w:val="005B32DC"/>
     <w:rsid w:val="005B3E54"/>
     <w:rsid w:val="005B5A3F"/>
     <w:rsid w:val="005B6587"/>
     <w:rsid w:val="005C006F"/>
     <w:rsid w:val="005C0B9C"/>
     <w:rsid w:val="005C1EBA"/>
     <w:rsid w:val="005C259F"/>
     <w:rsid w:val="005C29D2"/>
     <w:rsid w:val="005C50F4"/>
     <w:rsid w:val="005C565B"/>
     <w:rsid w:val="005C5B12"/>
     <w:rsid w:val="005D2E99"/>
     <w:rsid w:val="005D3B16"/>
     <w:rsid w:val="005D6BB9"/>
     <w:rsid w:val="005D76CB"/>
     <w:rsid w:val="005D7CCD"/>
     <w:rsid w:val="005E03DE"/>
     <w:rsid w:val="005E05E0"/>
     <w:rsid w:val="005E0942"/>
     <w:rsid w:val="005E1B89"/>
     <w:rsid w:val="005E2539"/>
     <w:rsid w:val="005E53DF"/>
     <w:rsid w:val="005F003F"/>
     <w:rsid w:val="005F29B1"/>
     <w:rsid w:val="005F2A42"/>
     <w:rsid w:val="005F3289"/>
     <w:rsid w:val="005F3A78"/>
     <w:rsid w:val="005F457A"/>
     <w:rsid w:val="005F62C5"/>
     <w:rsid w:val="005F6B57"/>
     <w:rsid w:val="005F780F"/>
     <w:rsid w:val="005F7EAB"/>
     <w:rsid w:val="006002CB"/>
     <w:rsid w:val="00601FC3"/>
     <w:rsid w:val="00603DF8"/>
     <w:rsid w:val="006078DA"/>
     <w:rsid w:val="00607B25"/>
     <w:rsid w:val="006118ED"/>
+    <w:rsid w:val="00612281"/>
     <w:rsid w:val="00612601"/>
     <w:rsid w:val="00612991"/>
     <w:rsid w:val="00613DBB"/>
     <w:rsid w:val="0061492B"/>
     <w:rsid w:val="00614A08"/>
     <w:rsid w:val="006173CB"/>
     <w:rsid w:val="0062072D"/>
     <w:rsid w:val="00620CEB"/>
     <w:rsid w:val="006214A5"/>
     <w:rsid w:val="00621B33"/>
     <w:rsid w:val="00625301"/>
     <w:rsid w:val="0062541A"/>
     <w:rsid w:val="006257B6"/>
     <w:rsid w:val="00626A50"/>
     <w:rsid w:val="00626D11"/>
     <w:rsid w:val="00627C41"/>
     <w:rsid w:val="00630642"/>
     <w:rsid w:val="00630CD8"/>
     <w:rsid w:val="0063176F"/>
     <w:rsid w:val="0063372C"/>
     <w:rsid w:val="00634D86"/>
     <w:rsid w:val="006368DC"/>
     <w:rsid w:val="00637510"/>
     <w:rsid w:val="00637CC8"/>
     <w:rsid w:val="00640BBF"/>
@@ -16095,50 +16534,51 @@
     <w:rsid w:val="00650A41"/>
     <w:rsid w:val="00654604"/>
     <w:rsid w:val="0065542A"/>
     <w:rsid w:val="006569B0"/>
     <w:rsid w:val="00656AE7"/>
     <w:rsid w:val="00656F47"/>
     <w:rsid w:val="00661807"/>
     <w:rsid w:val="00661DB9"/>
     <w:rsid w:val="00662406"/>
     <w:rsid w:val="0066564A"/>
     <w:rsid w:val="00666DE8"/>
     <w:rsid w:val="00670523"/>
     <w:rsid w:val="00673DAE"/>
     <w:rsid w:val="00675D92"/>
     <w:rsid w:val="006766C7"/>
     <w:rsid w:val="006776A5"/>
     <w:rsid w:val="0068189E"/>
     <w:rsid w:val="006837C2"/>
     <w:rsid w:val="00683C28"/>
     <w:rsid w:val="0068411B"/>
     <w:rsid w:val="00686596"/>
     <w:rsid w:val="006869F9"/>
     <w:rsid w:val="00686CDB"/>
     <w:rsid w:val="006872EC"/>
     <w:rsid w:val="00690C56"/>
+    <w:rsid w:val="006921FA"/>
     <w:rsid w:val="00692F9E"/>
     <w:rsid w:val="00695B35"/>
     <w:rsid w:val="00697093"/>
     <w:rsid w:val="006A1A5C"/>
     <w:rsid w:val="006A3B3E"/>
     <w:rsid w:val="006A4C6E"/>
     <w:rsid w:val="006A63BD"/>
     <w:rsid w:val="006A6615"/>
     <w:rsid w:val="006A7B85"/>
     <w:rsid w:val="006B0B6C"/>
     <w:rsid w:val="006B1D67"/>
     <w:rsid w:val="006B20D4"/>
     <w:rsid w:val="006B4123"/>
     <w:rsid w:val="006B4316"/>
     <w:rsid w:val="006C0D3C"/>
     <w:rsid w:val="006C1847"/>
     <w:rsid w:val="006C24D2"/>
     <w:rsid w:val="006C31BD"/>
     <w:rsid w:val="006D0830"/>
     <w:rsid w:val="006D20A6"/>
     <w:rsid w:val="006D2583"/>
     <w:rsid w:val="006D2ECC"/>
     <w:rsid w:val="006D504A"/>
     <w:rsid w:val="006D57BA"/>
     <w:rsid w:val="006D6B5B"/>
@@ -16199,53 +16639,55 @@
     <w:rsid w:val="007666ED"/>
     <w:rsid w:val="00766A11"/>
     <w:rsid w:val="00766DA1"/>
     <w:rsid w:val="00770B80"/>
     <w:rsid w:val="007714A9"/>
     <w:rsid w:val="00774572"/>
     <w:rsid w:val="007745BC"/>
     <w:rsid w:val="00775982"/>
     <w:rsid w:val="007773FF"/>
     <w:rsid w:val="007804F0"/>
     <w:rsid w:val="00780BFF"/>
     <w:rsid w:val="0078196E"/>
     <w:rsid w:val="007824B5"/>
     <w:rsid w:val="007829AA"/>
     <w:rsid w:val="00783429"/>
     <w:rsid w:val="0078403B"/>
     <w:rsid w:val="00786731"/>
     <w:rsid w:val="00787660"/>
     <w:rsid w:val="007876A2"/>
     <w:rsid w:val="0078794E"/>
     <w:rsid w:val="00791E8F"/>
     <w:rsid w:val="00793117"/>
     <w:rsid w:val="007956C8"/>
     <w:rsid w:val="007A0415"/>
     <w:rsid w:val="007A0491"/>
+    <w:rsid w:val="007A1E47"/>
     <w:rsid w:val="007A2BF9"/>
     <w:rsid w:val="007A3763"/>
     <w:rsid w:val="007A45AD"/>
+    <w:rsid w:val="007A7DA6"/>
     <w:rsid w:val="007B4717"/>
     <w:rsid w:val="007B57E7"/>
     <w:rsid w:val="007C0562"/>
     <w:rsid w:val="007C0D1F"/>
     <w:rsid w:val="007C1262"/>
     <w:rsid w:val="007C267E"/>
     <w:rsid w:val="007C75A0"/>
     <w:rsid w:val="007D204D"/>
     <w:rsid w:val="007D21EF"/>
     <w:rsid w:val="007D342D"/>
     <w:rsid w:val="007D5D17"/>
     <w:rsid w:val="007E02B7"/>
     <w:rsid w:val="007E367F"/>
     <w:rsid w:val="007E4067"/>
     <w:rsid w:val="007E438D"/>
     <w:rsid w:val="007E590D"/>
     <w:rsid w:val="007E5C6D"/>
     <w:rsid w:val="007E6B55"/>
     <w:rsid w:val="007E6D87"/>
     <w:rsid w:val="007E6DB8"/>
     <w:rsid w:val="007E6EBD"/>
     <w:rsid w:val="007F0164"/>
     <w:rsid w:val="007F2561"/>
     <w:rsid w:val="007F2E15"/>
     <w:rsid w:val="007F3ABB"/>
@@ -16274,194 +16716,203 @@
     <w:rsid w:val="008267DB"/>
     <w:rsid w:val="0082684A"/>
     <w:rsid w:val="00826D51"/>
     <w:rsid w:val="00830280"/>
     <w:rsid w:val="00832987"/>
     <w:rsid w:val="00833BE2"/>
     <w:rsid w:val="00833C23"/>
     <w:rsid w:val="0083438A"/>
     <w:rsid w:val="00837773"/>
     <w:rsid w:val="00840B50"/>
     <w:rsid w:val="00841DAE"/>
     <w:rsid w:val="008441E1"/>
     <w:rsid w:val="00846A8A"/>
     <w:rsid w:val="00851913"/>
     <w:rsid w:val="008532FD"/>
     <w:rsid w:val="0085718A"/>
     <w:rsid w:val="00857C6C"/>
     <w:rsid w:val="008604E8"/>
     <w:rsid w:val="00861E18"/>
     <w:rsid w:val="0086218A"/>
     <w:rsid w:val="0086271F"/>
     <w:rsid w:val="008628ED"/>
     <w:rsid w:val="00862CEF"/>
     <w:rsid w:val="00862F5D"/>
     <w:rsid w:val="00863865"/>
+    <w:rsid w:val="00865727"/>
     <w:rsid w:val="00865965"/>
     <w:rsid w:val="008668EE"/>
     <w:rsid w:val="00867F38"/>
     <w:rsid w:val="00870591"/>
     <w:rsid w:val="00871F8A"/>
     <w:rsid w:val="00873F64"/>
     <w:rsid w:val="00874AD2"/>
     <w:rsid w:val="00874DBD"/>
     <w:rsid w:val="00874E27"/>
     <w:rsid w:val="008760AE"/>
     <w:rsid w:val="00876B25"/>
     <w:rsid w:val="00877025"/>
     <w:rsid w:val="0087745B"/>
     <w:rsid w:val="00880B6D"/>
     <w:rsid w:val="008819AF"/>
     <w:rsid w:val="00882E6F"/>
     <w:rsid w:val="00883CCE"/>
+    <w:rsid w:val="00884944"/>
     <w:rsid w:val="00885D06"/>
     <w:rsid w:val="00885EC2"/>
     <w:rsid w:val="008865EC"/>
     <w:rsid w:val="00886761"/>
     <w:rsid w:val="00887EA3"/>
     <w:rsid w:val="00890111"/>
     <w:rsid w:val="00892095"/>
     <w:rsid w:val="008925E6"/>
     <w:rsid w:val="00893110"/>
     <w:rsid w:val="00893CC2"/>
     <w:rsid w:val="00894378"/>
     <w:rsid w:val="00895A27"/>
+    <w:rsid w:val="00895E49"/>
     <w:rsid w:val="0089656B"/>
     <w:rsid w:val="00897A66"/>
     <w:rsid w:val="008A0CEA"/>
     <w:rsid w:val="008A4970"/>
     <w:rsid w:val="008A5007"/>
     <w:rsid w:val="008A66C5"/>
     <w:rsid w:val="008A6AD4"/>
     <w:rsid w:val="008B229A"/>
     <w:rsid w:val="008B341B"/>
     <w:rsid w:val="008B42F2"/>
     <w:rsid w:val="008B44B0"/>
     <w:rsid w:val="008B4846"/>
     <w:rsid w:val="008B4EC3"/>
     <w:rsid w:val="008B647E"/>
     <w:rsid w:val="008B74E8"/>
     <w:rsid w:val="008C1176"/>
     <w:rsid w:val="008C381B"/>
     <w:rsid w:val="008C3985"/>
     <w:rsid w:val="008C398D"/>
     <w:rsid w:val="008C4913"/>
     <w:rsid w:val="008C63D7"/>
     <w:rsid w:val="008C694F"/>
     <w:rsid w:val="008C79F1"/>
     <w:rsid w:val="008C7D4D"/>
     <w:rsid w:val="008D02C3"/>
     <w:rsid w:val="008D1710"/>
     <w:rsid w:val="008D2F49"/>
     <w:rsid w:val="008D513F"/>
+    <w:rsid w:val="008D665D"/>
     <w:rsid w:val="008D74C8"/>
     <w:rsid w:val="008D7B6D"/>
     <w:rsid w:val="008E3CA5"/>
     <w:rsid w:val="008E3E40"/>
     <w:rsid w:val="008F10FA"/>
     <w:rsid w:val="008F1572"/>
     <w:rsid w:val="008F2225"/>
     <w:rsid w:val="008F2BC4"/>
     <w:rsid w:val="008F3046"/>
     <w:rsid w:val="008F3530"/>
     <w:rsid w:val="008F4BC5"/>
     <w:rsid w:val="008F539F"/>
     <w:rsid w:val="008F6F72"/>
     <w:rsid w:val="009021F4"/>
     <w:rsid w:val="0090283F"/>
     <w:rsid w:val="009038F1"/>
     <w:rsid w:val="00903E92"/>
     <w:rsid w:val="0090523F"/>
     <w:rsid w:val="00906718"/>
     <w:rsid w:val="00906A48"/>
     <w:rsid w:val="00907443"/>
     <w:rsid w:val="00911EDA"/>
     <w:rsid w:val="00913480"/>
     <w:rsid w:val="00920DA7"/>
     <w:rsid w:val="00922310"/>
     <w:rsid w:val="00923BFF"/>
+    <w:rsid w:val="00925A65"/>
     <w:rsid w:val="00925E49"/>
     <w:rsid w:val="00930001"/>
     <w:rsid w:val="0093012E"/>
     <w:rsid w:val="00933305"/>
     <w:rsid w:val="00933CAC"/>
     <w:rsid w:val="0093510A"/>
     <w:rsid w:val="00935C76"/>
     <w:rsid w:val="00936F2A"/>
     <w:rsid w:val="00937F5D"/>
     <w:rsid w:val="009453F3"/>
     <w:rsid w:val="00945D59"/>
     <w:rsid w:val="009463BC"/>
     <w:rsid w:val="0094696C"/>
     <w:rsid w:val="00947704"/>
     <w:rsid w:val="00951B63"/>
     <w:rsid w:val="00952D17"/>
     <w:rsid w:val="00954161"/>
     <w:rsid w:val="00954518"/>
     <w:rsid w:val="0095739B"/>
     <w:rsid w:val="00960B4F"/>
     <w:rsid w:val="00960C60"/>
     <w:rsid w:val="00967515"/>
+    <w:rsid w:val="00967CE0"/>
     <w:rsid w:val="00967D94"/>
     <w:rsid w:val="00967DA6"/>
     <w:rsid w:val="00971C94"/>
     <w:rsid w:val="00973E24"/>
     <w:rsid w:val="00974D1F"/>
     <w:rsid w:val="009763FB"/>
     <w:rsid w:val="00976957"/>
     <w:rsid w:val="00977892"/>
     <w:rsid w:val="00977D45"/>
     <w:rsid w:val="0098021A"/>
     <w:rsid w:val="00980672"/>
     <w:rsid w:val="00980AC2"/>
     <w:rsid w:val="009816C3"/>
     <w:rsid w:val="00981A8A"/>
     <w:rsid w:val="00981CF1"/>
     <w:rsid w:val="00981FDE"/>
     <w:rsid w:val="009821F3"/>
+    <w:rsid w:val="00982289"/>
     <w:rsid w:val="00982EFD"/>
     <w:rsid w:val="00985776"/>
     <w:rsid w:val="00987E7A"/>
     <w:rsid w:val="0099187D"/>
     <w:rsid w:val="00993D09"/>
     <w:rsid w:val="00995705"/>
     <w:rsid w:val="00996A9C"/>
     <w:rsid w:val="00996E39"/>
     <w:rsid w:val="009977A0"/>
     <w:rsid w:val="009A07B1"/>
     <w:rsid w:val="009A2775"/>
     <w:rsid w:val="009A3959"/>
     <w:rsid w:val="009A4A9A"/>
     <w:rsid w:val="009A50C7"/>
     <w:rsid w:val="009A511F"/>
+    <w:rsid w:val="009A56A7"/>
     <w:rsid w:val="009A5A5C"/>
     <w:rsid w:val="009A5EE6"/>
     <w:rsid w:val="009A7206"/>
     <w:rsid w:val="009A763A"/>
     <w:rsid w:val="009B1A40"/>
     <w:rsid w:val="009B638D"/>
     <w:rsid w:val="009B6A65"/>
+    <w:rsid w:val="009B7388"/>
     <w:rsid w:val="009B7F0A"/>
     <w:rsid w:val="009C036D"/>
     <w:rsid w:val="009C2A30"/>
     <w:rsid w:val="009C4058"/>
     <w:rsid w:val="009C7A0A"/>
     <w:rsid w:val="009D1098"/>
     <w:rsid w:val="009D2605"/>
     <w:rsid w:val="009D29B7"/>
     <w:rsid w:val="009D3380"/>
     <w:rsid w:val="009D3521"/>
     <w:rsid w:val="009D38ED"/>
     <w:rsid w:val="009D43B7"/>
     <w:rsid w:val="009D51D3"/>
     <w:rsid w:val="009D7479"/>
     <w:rsid w:val="009E04F3"/>
     <w:rsid w:val="009E21B4"/>
     <w:rsid w:val="009E3C94"/>
     <w:rsid w:val="009E411A"/>
     <w:rsid w:val="009E50E4"/>
     <w:rsid w:val="009E73C0"/>
     <w:rsid w:val="009E78B5"/>
     <w:rsid w:val="009E7CF5"/>
     <w:rsid w:val="009E7D85"/>
     <w:rsid w:val="009F2CDE"/>
     <w:rsid w:val="009F32BC"/>
@@ -16562,82 +17013,84 @@
     <w:rsid w:val="00AE2E24"/>
     <w:rsid w:val="00AE30C3"/>
     <w:rsid w:val="00AE59B4"/>
     <w:rsid w:val="00AE59E6"/>
     <w:rsid w:val="00AE6BD1"/>
     <w:rsid w:val="00AE7A43"/>
     <w:rsid w:val="00AF0864"/>
     <w:rsid w:val="00AF0AC9"/>
     <w:rsid w:val="00AF0BD1"/>
     <w:rsid w:val="00AF1C15"/>
     <w:rsid w:val="00AF4280"/>
     <w:rsid w:val="00AF6391"/>
     <w:rsid w:val="00AF7CA5"/>
     <w:rsid w:val="00B002FB"/>
     <w:rsid w:val="00B00589"/>
     <w:rsid w:val="00B06C07"/>
     <w:rsid w:val="00B071B3"/>
     <w:rsid w:val="00B11271"/>
     <w:rsid w:val="00B20006"/>
     <w:rsid w:val="00B20424"/>
     <w:rsid w:val="00B21D59"/>
     <w:rsid w:val="00B2250D"/>
     <w:rsid w:val="00B23C98"/>
     <w:rsid w:val="00B24517"/>
     <w:rsid w:val="00B249B3"/>
+    <w:rsid w:val="00B279DE"/>
     <w:rsid w:val="00B30AC7"/>
     <w:rsid w:val="00B31227"/>
     <w:rsid w:val="00B33F80"/>
     <w:rsid w:val="00B34F95"/>
     <w:rsid w:val="00B364CA"/>
     <w:rsid w:val="00B36B5C"/>
     <w:rsid w:val="00B41E59"/>
     <w:rsid w:val="00B42D1E"/>
     <w:rsid w:val="00B43AB5"/>
     <w:rsid w:val="00B472F8"/>
     <w:rsid w:val="00B505AB"/>
     <w:rsid w:val="00B52647"/>
     <w:rsid w:val="00B531B1"/>
     <w:rsid w:val="00B53C3F"/>
     <w:rsid w:val="00B55579"/>
     <w:rsid w:val="00B56085"/>
     <w:rsid w:val="00B57371"/>
     <w:rsid w:val="00B573D7"/>
     <w:rsid w:val="00B604C8"/>
     <w:rsid w:val="00B6052F"/>
     <w:rsid w:val="00B60F4D"/>
     <w:rsid w:val="00B6168A"/>
     <w:rsid w:val="00B62CDA"/>
     <w:rsid w:val="00B6307D"/>
     <w:rsid w:val="00B6338E"/>
     <w:rsid w:val="00B66941"/>
     <w:rsid w:val="00B66B6A"/>
     <w:rsid w:val="00B6709C"/>
     <w:rsid w:val="00B67331"/>
     <w:rsid w:val="00B70EAB"/>
     <w:rsid w:val="00B74251"/>
     <w:rsid w:val="00B75C0B"/>
+    <w:rsid w:val="00B80FE1"/>
     <w:rsid w:val="00B82A36"/>
     <w:rsid w:val="00B90B51"/>
     <w:rsid w:val="00B91CC2"/>
     <w:rsid w:val="00B92473"/>
     <w:rsid w:val="00B93066"/>
     <w:rsid w:val="00B96148"/>
     <w:rsid w:val="00B96660"/>
     <w:rsid w:val="00B9686C"/>
     <w:rsid w:val="00B96FE4"/>
     <w:rsid w:val="00B97AB7"/>
     <w:rsid w:val="00B97AF3"/>
     <w:rsid w:val="00BA0296"/>
     <w:rsid w:val="00BA27CC"/>
     <w:rsid w:val="00BA2C93"/>
     <w:rsid w:val="00BA4114"/>
     <w:rsid w:val="00BA6D6E"/>
     <w:rsid w:val="00BB0643"/>
     <w:rsid w:val="00BB29EF"/>
     <w:rsid w:val="00BB2ED1"/>
     <w:rsid w:val="00BB52C9"/>
     <w:rsid w:val="00BB6F95"/>
     <w:rsid w:val="00BB7669"/>
     <w:rsid w:val="00BC00AE"/>
     <w:rsid w:val="00BC01AD"/>
     <w:rsid w:val="00BC0BAA"/>
@@ -16665,50 +17118,51 @@
     <w:rsid w:val="00BF5F46"/>
     <w:rsid w:val="00BF5F89"/>
     <w:rsid w:val="00C002FB"/>
     <w:rsid w:val="00C007A0"/>
     <w:rsid w:val="00C01220"/>
     <w:rsid w:val="00C03F49"/>
     <w:rsid w:val="00C04BF3"/>
     <w:rsid w:val="00C060FA"/>
     <w:rsid w:val="00C076E7"/>
     <w:rsid w:val="00C10791"/>
     <w:rsid w:val="00C1086E"/>
     <w:rsid w:val="00C1178C"/>
     <w:rsid w:val="00C131F0"/>
     <w:rsid w:val="00C13AB9"/>
     <w:rsid w:val="00C141C5"/>
     <w:rsid w:val="00C14D8D"/>
     <w:rsid w:val="00C1648D"/>
     <w:rsid w:val="00C17693"/>
     <w:rsid w:val="00C20CC8"/>
     <w:rsid w:val="00C21A40"/>
     <w:rsid w:val="00C2364D"/>
     <w:rsid w:val="00C246E0"/>
     <w:rsid w:val="00C252D8"/>
     <w:rsid w:val="00C2745A"/>
     <w:rsid w:val="00C27E9E"/>
+    <w:rsid w:val="00C312F0"/>
     <w:rsid w:val="00C3195F"/>
     <w:rsid w:val="00C320A0"/>
     <w:rsid w:val="00C325CA"/>
     <w:rsid w:val="00C328C3"/>
     <w:rsid w:val="00C32923"/>
     <w:rsid w:val="00C330A6"/>
     <w:rsid w:val="00C33D77"/>
     <w:rsid w:val="00C35C91"/>
     <w:rsid w:val="00C36252"/>
     <w:rsid w:val="00C4404B"/>
     <w:rsid w:val="00C44292"/>
     <w:rsid w:val="00C45866"/>
     <w:rsid w:val="00C464F7"/>
     <w:rsid w:val="00C46B80"/>
     <w:rsid w:val="00C506DC"/>
     <w:rsid w:val="00C514C7"/>
     <w:rsid w:val="00C516D6"/>
     <w:rsid w:val="00C5287D"/>
     <w:rsid w:val="00C5406C"/>
     <w:rsid w:val="00C5424E"/>
     <w:rsid w:val="00C54255"/>
     <w:rsid w:val="00C562A7"/>
     <w:rsid w:val="00C574CF"/>
     <w:rsid w:val="00C57E83"/>
     <w:rsid w:val="00C6040D"/>
@@ -16743,50 +17197,51 @@
     <w:rsid w:val="00C90BA5"/>
     <w:rsid w:val="00C90ED7"/>
     <w:rsid w:val="00C94FAB"/>
     <w:rsid w:val="00C9575C"/>
     <w:rsid w:val="00C96512"/>
     <w:rsid w:val="00C9698A"/>
     <w:rsid w:val="00C9796B"/>
     <w:rsid w:val="00CA116D"/>
     <w:rsid w:val="00CA3686"/>
     <w:rsid w:val="00CA44A2"/>
     <w:rsid w:val="00CA4A15"/>
     <w:rsid w:val="00CA74BE"/>
     <w:rsid w:val="00CA7FE1"/>
     <w:rsid w:val="00CB04D0"/>
     <w:rsid w:val="00CB2FA9"/>
     <w:rsid w:val="00CB5D3E"/>
     <w:rsid w:val="00CB7C16"/>
     <w:rsid w:val="00CC03B4"/>
     <w:rsid w:val="00CC0696"/>
     <w:rsid w:val="00CC19A5"/>
     <w:rsid w:val="00CC2692"/>
     <w:rsid w:val="00CC29DE"/>
     <w:rsid w:val="00CC2C5B"/>
     <w:rsid w:val="00CC3EBF"/>
     <w:rsid w:val="00CC46ED"/>
+    <w:rsid w:val="00CC46FC"/>
     <w:rsid w:val="00CC5856"/>
     <w:rsid w:val="00CC595E"/>
     <w:rsid w:val="00CC7FA3"/>
     <w:rsid w:val="00CD004F"/>
     <w:rsid w:val="00CD0EC9"/>
     <w:rsid w:val="00CD191B"/>
     <w:rsid w:val="00CD79B5"/>
     <w:rsid w:val="00CE0B8F"/>
     <w:rsid w:val="00CE1490"/>
     <w:rsid w:val="00CE3FB9"/>
     <w:rsid w:val="00CE6EDB"/>
     <w:rsid w:val="00CE77DC"/>
     <w:rsid w:val="00CE7ACE"/>
     <w:rsid w:val="00CE7C8C"/>
     <w:rsid w:val="00CF4070"/>
     <w:rsid w:val="00CF4C26"/>
     <w:rsid w:val="00CF52E0"/>
     <w:rsid w:val="00CF55D2"/>
     <w:rsid w:val="00CF69F8"/>
     <w:rsid w:val="00D018FC"/>
     <w:rsid w:val="00D02842"/>
     <w:rsid w:val="00D0391C"/>
     <w:rsid w:val="00D05EA0"/>
     <w:rsid w:val="00D0683F"/>
     <w:rsid w:val="00D07918"/>
@@ -16857,50 +17312,51 @@
     <w:rsid w:val="00D81A2C"/>
     <w:rsid w:val="00D81C8A"/>
     <w:rsid w:val="00D82B87"/>
     <w:rsid w:val="00D847DA"/>
     <w:rsid w:val="00D84A45"/>
     <w:rsid w:val="00D867B7"/>
     <w:rsid w:val="00D86A12"/>
     <w:rsid w:val="00D87780"/>
     <w:rsid w:val="00D93C7C"/>
     <w:rsid w:val="00D94478"/>
     <w:rsid w:val="00D94891"/>
     <w:rsid w:val="00D948E6"/>
     <w:rsid w:val="00D9491A"/>
     <w:rsid w:val="00D94AA7"/>
     <w:rsid w:val="00D97804"/>
     <w:rsid w:val="00DA12EE"/>
     <w:rsid w:val="00DA20D5"/>
     <w:rsid w:val="00DA30DF"/>
     <w:rsid w:val="00DA312F"/>
     <w:rsid w:val="00DA3646"/>
     <w:rsid w:val="00DA38CF"/>
     <w:rsid w:val="00DA5166"/>
     <w:rsid w:val="00DA5E7A"/>
     <w:rsid w:val="00DA6854"/>
     <w:rsid w:val="00DB171E"/>
+    <w:rsid w:val="00DB1776"/>
     <w:rsid w:val="00DB501F"/>
     <w:rsid w:val="00DB6F50"/>
     <w:rsid w:val="00DC24C8"/>
     <w:rsid w:val="00DC2595"/>
     <w:rsid w:val="00DC32B1"/>
     <w:rsid w:val="00DC32BD"/>
     <w:rsid w:val="00DC4575"/>
     <w:rsid w:val="00DC5576"/>
     <w:rsid w:val="00DC77FA"/>
     <w:rsid w:val="00DD061B"/>
     <w:rsid w:val="00DD1775"/>
     <w:rsid w:val="00DD2358"/>
     <w:rsid w:val="00DD25E0"/>
     <w:rsid w:val="00DD2C3D"/>
     <w:rsid w:val="00DD3138"/>
     <w:rsid w:val="00DD31F3"/>
     <w:rsid w:val="00DD328A"/>
     <w:rsid w:val="00DD6918"/>
     <w:rsid w:val="00DE1B75"/>
     <w:rsid w:val="00DE3BBA"/>
     <w:rsid w:val="00DE3D70"/>
     <w:rsid w:val="00DE612A"/>
     <w:rsid w:val="00DE6438"/>
     <w:rsid w:val="00DE6D97"/>
     <w:rsid w:val="00DF0A2C"/>
@@ -16913,78 +17369,81 @@
     <w:rsid w:val="00DF5130"/>
     <w:rsid w:val="00DF5392"/>
     <w:rsid w:val="00DF7F1A"/>
     <w:rsid w:val="00E00D4B"/>
     <w:rsid w:val="00E026ED"/>
     <w:rsid w:val="00E02914"/>
     <w:rsid w:val="00E04755"/>
     <w:rsid w:val="00E05528"/>
     <w:rsid w:val="00E056AC"/>
     <w:rsid w:val="00E061E6"/>
     <w:rsid w:val="00E07EE8"/>
     <w:rsid w:val="00E1195C"/>
     <w:rsid w:val="00E11BF4"/>
     <w:rsid w:val="00E16B54"/>
     <w:rsid w:val="00E17A47"/>
     <w:rsid w:val="00E215FF"/>
     <w:rsid w:val="00E2184A"/>
     <w:rsid w:val="00E2292C"/>
     <w:rsid w:val="00E22D53"/>
     <w:rsid w:val="00E2320D"/>
     <w:rsid w:val="00E24A98"/>
     <w:rsid w:val="00E24BF4"/>
     <w:rsid w:val="00E26A07"/>
     <w:rsid w:val="00E30206"/>
     <w:rsid w:val="00E326F8"/>
+    <w:rsid w:val="00E32AFD"/>
     <w:rsid w:val="00E338E1"/>
     <w:rsid w:val="00E35022"/>
     <w:rsid w:val="00E36C51"/>
     <w:rsid w:val="00E36E13"/>
     <w:rsid w:val="00E4111E"/>
     <w:rsid w:val="00E42348"/>
     <w:rsid w:val="00E441BA"/>
     <w:rsid w:val="00E44683"/>
     <w:rsid w:val="00E44F18"/>
     <w:rsid w:val="00E4612E"/>
     <w:rsid w:val="00E463C1"/>
     <w:rsid w:val="00E46A10"/>
     <w:rsid w:val="00E478B9"/>
     <w:rsid w:val="00E5077F"/>
+    <w:rsid w:val="00E50916"/>
     <w:rsid w:val="00E50B06"/>
     <w:rsid w:val="00E5310C"/>
     <w:rsid w:val="00E559DD"/>
     <w:rsid w:val="00E566C9"/>
     <w:rsid w:val="00E56810"/>
     <w:rsid w:val="00E57EE3"/>
     <w:rsid w:val="00E61312"/>
     <w:rsid w:val="00E61D0A"/>
     <w:rsid w:val="00E6206C"/>
     <w:rsid w:val="00E62359"/>
     <w:rsid w:val="00E652E5"/>
     <w:rsid w:val="00E667D1"/>
     <w:rsid w:val="00E7473A"/>
     <w:rsid w:val="00E753FB"/>
+    <w:rsid w:val="00E758C7"/>
     <w:rsid w:val="00E763C1"/>
     <w:rsid w:val="00E80A64"/>
     <w:rsid w:val="00E83451"/>
     <w:rsid w:val="00E83612"/>
     <w:rsid w:val="00E85EA5"/>
     <w:rsid w:val="00E86D2C"/>
     <w:rsid w:val="00E87FA3"/>
     <w:rsid w:val="00E901D3"/>
     <w:rsid w:val="00E92166"/>
     <w:rsid w:val="00E921C5"/>
     <w:rsid w:val="00E923CD"/>
     <w:rsid w:val="00E94832"/>
     <w:rsid w:val="00E949B1"/>
     <w:rsid w:val="00E961CE"/>
     <w:rsid w:val="00EA00C4"/>
     <w:rsid w:val="00EA1419"/>
     <w:rsid w:val="00EA28FF"/>
     <w:rsid w:val="00EA4147"/>
     <w:rsid w:val="00EA429B"/>
     <w:rsid w:val="00EA5758"/>
     <w:rsid w:val="00EB0AD0"/>
     <w:rsid w:val="00EB292A"/>
     <w:rsid w:val="00EB334F"/>
     <w:rsid w:val="00EB54E3"/>
     <w:rsid w:val="00EB5B8B"/>
@@ -17026,62 +17485,64 @@
     <w:rsid w:val="00F01521"/>
     <w:rsid w:val="00F016C4"/>
     <w:rsid w:val="00F04883"/>
     <w:rsid w:val="00F05B15"/>
     <w:rsid w:val="00F06AB2"/>
     <w:rsid w:val="00F07271"/>
     <w:rsid w:val="00F07342"/>
     <w:rsid w:val="00F123DB"/>
     <w:rsid w:val="00F12889"/>
     <w:rsid w:val="00F14954"/>
     <w:rsid w:val="00F175FD"/>
     <w:rsid w:val="00F178AE"/>
     <w:rsid w:val="00F20951"/>
     <w:rsid w:val="00F21365"/>
     <w:rsid w:val="00F21C54"/>
     <w:rsid w:val="00F21EE1"/>
     <w:rsid w:val="00F22BD9"/>
     <w:rsid w:val="00F24D6B"/>
     <w:rsid w:val="00F2616E"/>
     <w:rsid w:val="00F266AB"/>
     <w:rsid w:val="00F34024"/>
     <w:rsid w:val="00F344F0"/>
     <w:rsid w:val="00F353E7"/>
     <w:rsid w:val="00F35C6B"/>
     <w:rsid w:val="00F367C1"/>
+    <w:rsid w:val="00F3732A"/>
     <w:rsid w:val="00F37D44"/>
     <w:rsid w:val="00F40961"/>
     <w:rsid w:val="00F40A80"/>
     <w:rsid w:val="00F40FF7"/>
     <w:rsid w:val="00F415AB"/>
     <w:rsid w:val="00F42604"/>
     <w:rsid w:val="00F42DBC"/>
     <w:rsid w:val="00F43F28"/>
     <w:rsid w:val="00F44569"/>
     <w:rsid w:val="00F45867"/>
     <w:rsid w:val="00F50160"/>
     <w:rsid w:val="00F516C5"/>
+    <w:rsid w:val="00F5189D"/>
     <w:rsid w:val="00F524AA"/>
     <w:rsid w:val="00F52908"/>
     <w:rsid w:val="00F54041"/>
     <w:rsid w:val="00F55D17"/>
     <w:rsid w:val="00F55F02"/>
     <w:rsid w:val="00F56144"/>
     <w:rsid w:val="00F57256"/>
     <w:rsid w:val="00F6035E"/>
     <w:rsid w:val="00F62D6F"/>
     <w:rsid w:val="00F64E06"/>
     <w:rsid w:val="00F657DA"/>
     <w:rsid w:val="00F66556"/>
     <w:rsid w:val="00F66DE4"/>
     <w:rsid w:val="00F67275"/>
     <w:rsid w:val="00F677AC"/>
     <w:rsid w:val="00F677FB"/>
     <w:rsid w:val="00F67820"/>
     <w:rsid w:val="00F679A5"/>
     <w:rsid w:val="00F700EC"/>
     <w:rsid w:val="00F70DD2"/>
     <w:rsid w:val="00F7228E"/>
     <w:rsid w:val="00F72E52"/>
     <w:rsid w:val="00F74C1B"/>
     <w:rsid w:val="00F7666A"/>
     <w:rsid w:val="00F803F2"/>
@@ -17090,53 +17551,55 @@
     <w:rsid w:val="00F819A8"/>
     <w:rsid w:val="00F87CCB"/>
     <w:rsid w:val="00F909DA"/>
     <w:rsid w:val="00F919A0"/>
     <w:rsid w:val="00F92268"/>
     <w:rsid w:val="00F9305C"/>
     <w:rsid w:val="00F944B5"/>
     <w:rsid w:val="00F9451F"/>
     <w:rsid w:val="00F9480F"/>
     <w:rsid w:val="00F95E24"/>
     <w:rsid w:val="00FA053B"/>
     <w:rsid w:val="00FA0837"/>
     <w:rsid w:val="00FA0FA3"/>
     <w:rsid w:val="00FA1DFF"/>
     <w:rsid w:val="00FA24C6"/>
     <w:rsid w:val="00FA44BB"/>
     <w:rsid w:val="00FA4B3F"/>
     <w:rsid w:val="00FA6422"/>
     <w:rsid w:val="00FA69E4"/>
     <w:rsid w:val="00FA7A28"/>
     <w:rsid w:val="00FB02A7"/>
     <w:rsid w:val="00FB0D92"/>
     <w:rsid w:val="00FB271C"/>
     <w:rsid w:val="00FB3A5E"/>
     <w:rsid w:val="00FB3D4C"/>
+    <w:rsid w:val="00FB7725"/>
     <w:rsid w:val="00FC343A"/>
     <w:rsid w:val="00FC3E88"/>
     <w:rsid w:val="00FC582E"/>
+    <w:rsid w:val="00FC599C"/>
     <w:rsid w:val="00FC729A"/>
     <w:rsid w:val="00FC746D"/>
     <w:rsid w:val="00FC7D16"/>
     <w:rsid w:val="00FD0D18"/>
     <w:rsid w:val="00FE03FD"/>
     <w:rsid w:val="00FE0A66"/>
     <w:rsid w:val="00FE0E83"/>
     <w:rsid w:val="00FE1B3F"/>
     <w:rsid w:val="00FE1C6E"/>
     <w:rsid w:val="00FE2733"/>
     <w:rsid w:val="00FE3E20"/>
     <w:rsid w:val="00FE4595"/>
     <w:rsid w:val="00FE4E6A"/>
     <w:rsid w:val="00FE606B"/>
     <w:rsid w:val="00FE6C14"/>
     <w:rsid w:val="00FE78B2"/>
     <w:rsid w:val="00FE7D9C"/>
     <w:rsid w:val="00FF07A4"/>
     <w:rsid w:val="00FF0C1D"/>
     <w:rsid w:val="00FF0C30"/>
     <w:rsid w:val="00FF1001"/>
     <w:rsid w:val="00FF1C27"/>
     <w:rsid w:val="00FF2DFC"/>
     <w:rsid w:val="00FF4908"/>
     <w:rsid w:val="00FF4970"/>
@@ -17152,56 +17615,56 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="318757C1"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{449D13DB-747F-4959-9FDA-1572183814BB}"/>
+  <w15:docId w15:val="{CA71A452-CDB7-48EF-8E8B-8A6EEC062B8E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="es" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -26594,51 +27057,51 @@
     <w:name w:val="A1+4"/>
     <w:rsid w:val="00466593"/>
     <w:rPr>
       <w:rFonts w:cs="ConduitITCStd"/>
       <w:color w:val="000000"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="17"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention2">
     <w:name w:val="Unresolved Mention2"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00877025"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="156313941">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="183446148">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -27161,119 +27624,110 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Createdby xmlns="769612c4-c021-4b5c-a664-ed7cb5476d04">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </Createdby>
     <SharedWithUsers xmlns="26d81215-cfa5-4b41-94b0-2827e70eb11a">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <AP xmlns="769612c4-c021-4b5c-a664-ed7cb5476d04">false</AP>
     <AR xmlns="769612c4-c021-4b5c-a664-ed7cb5476d04">false</AR>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="769612c4-c021-4b5c-a664-ed7cb5476d04">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="26d81215-cfa5-4b41-94b0-2827e70eb11a" xsi:nil="true"/>
+    <AA xmlns="769612c4-c021-4b5c-a664-ed7cb5476d04">true</AA>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="769612c4-c021-4b5c-a664-ed7cb5476d04" xmlns:ns3="26d81215-cfa5-4b41-94b0-2827e70eb11a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4b0fd55076b51b724a6c453615f1ae01" ns2:_="" ns3:_="">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010073A90DB4E298DF48979A6FA7847D33A2" ma:contentTypeVersion="25" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="78c40e1343218e133276d8aff3e64a52">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="769612c4-c021-4b5c-a664-ed7cb5476d04" xmlns:ns3="26d81215-cfa5-4b41-94b0-2827e70eb11a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="270f8745b9fb1cc94b2dafd0e119ff57" ns2:_="" ns3:_="">
     <xsd:import namespace="769612c4-c021-4b5c-a664-ed7cb5476d04"/>
     <xsd:import namespace="26d81215-cfa5-4b41-94b0-2827e70eb11a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:Createdby" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:AP" minOccurs="0"/>
                 <xsd:element ref="ns2:AR" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:AA" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="769612c4-c021-4b5c-a664-ed7cb5476d04" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -27338,50 +27792,65 @@
     <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="AP" ma:index="22" nillable="true" ma:displayName="AP" ma:default="0" ma:description="Bill payable Entered" ma:format="Dropdown" ma:internalName="AP">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="AR" ma:index="23" nillable="true" ma:displayName="AJ" ma:default="0" ma:description="Done by Amberlyn" ma:format="Dropdown" ma:internalName="AR">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="25" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="554c2853-4744-429a-8121-6637ed86838f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="27" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="28" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="AA" ma:index="29" nillable="true" ma:displayName="AA" ma:default="1" ma:format="Dropdown" ma:internalName="AA">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="30" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="26d81215-cfa5-4b41-94b0-2827e70eb11a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -27481,1438 +27950,148 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{406E3872-3783-4E79-9B2C-BA6389BDDF86}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{79BCD02C-14E7-472A-8C13-50D61565C08A}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E746497E-8A67-4247-9D43-882402FBABA8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="769612c4-c021-4b5c-a664-ed7cb5476d04"/>
     <ds:schemaRef ds:uri="26d81215-cfa5-4b41-94b0-2827e70eb11a"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{160BA201-0E94-4388-8D47-4F042C8CC3ED}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="769612c4-c021-4b5c-a664-ed7cb5476d04"/>
+    <ds:schemaRef ds:uri="26d81215-cfa5-4b41-94b0-2827e70eb11a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73C6D519-CFE3-49C9-B1B6-CA2597D08546}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AABB545A-1730-4777-AD8E-9A4FCCE24EAD}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{79BCD02C-14E7-472A-8C13-50D61565C08A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>8819</Characters>
+  <Pages>1</Pages>
+  <Words>1574</Words>
+  <Characters>8973</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>20</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>74</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10346</CharactersWithSpaces>
+  <CharactersWithSpaces>10526</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...1316 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Krista Wanser</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010073A90DB4E298DF48979A6FA7847D33A2</vt:lpwstr>
   </property>