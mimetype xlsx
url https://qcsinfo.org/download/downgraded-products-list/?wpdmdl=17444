--- v3 (2026-07-23)
+++ v4 (2026-09-20)
@@ -1,66 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://growers19-my.sharepoint.com/personal/heidi_qcsinfo_org/Documents/CAEQ EU Operation Data Pulls/jul 2026/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://growers19-my.sharepoint.com/personal/heidi_qcsinfo_org/Documents/CAEQ EU Operation Data Pulls/sept 2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="21" documentId="8_{837CA718-E428-4D53-8EBF-6B63BB9BAC5B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5EE99831-F959-4BB6-A0F6-24685CD6078C}"/>
+  <xr:revisionPtr revIDLastSave="45" documentId="8_{837CA718-E428-4D53-8EBF-6B63BB9BAC5B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{57DB06C0-CF97-4EC1-8A1A-C7B154416AFC}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="39">
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>UYAMAFARMS S.A.</t>
   </si>
   <si>
     <t>ECUADOR</t>
   </si>
   <si>
     <t>ASOCIACIÓN DE PRODUCCIÓN AGRÍCOLA PRODUCCIÓN Y VIDA ASOAGRIPROVI</t>
   </si>
   <si>
     <t>ECUADOR FRUIT COMPANY EFC.S.A.S</t>
   </si>
   <si>
     <t>ROSARIO ISABEL CEVALLOS RODRIGUEZ</t>
   </si>
   <si>
     <t>POMA TORRES TEOFILO BENIGNO</t>
   </si>
   <si>
     <t>Client ID</t>
   </si>
   <si>
@@ -125,50 +125,59 @@
   </si>
   <si>
     <t>Measure: No  reference  to organic  production  in  the  labelling and advertising of the entire lot or production run concerned (crop(s) or animal(s) affected) in accordance with Article 42(1) of Regulation (EU) 2018/848. Fruit (Avocado) that was marketed as organic to the client Freshcolombia International S.A.S., according to the batches: UYA250702 on July 28, 2025, UYA250801 on August 15, 2025, UYA251001 on October 26, 2025, and UYA251101 on November 20, 2025; cannot be marketed as ORGANIC.</t>
   </si>
   <si>
     <t>Measure: No reference  to organic production in the labelling and advertising of the entire lot or production run concerned (crop(s) or animal(s) affected) in accordance with Article 42(1) of Regulation (EU) 2018/848. Downgrade:Fruit (avocado) under lot number UYA260101 cannot be marketed as organic.</t>
   </si>
   <si>
     <t>Downgrade all bananas produced by POMA TORRES TEOFILO BENIGNO/El Porvenir parcel.</t>
   </si>
   <si>
     <t>Measure: No reference to organic production in the labelling and advertising of the entire lot or production run concerned (crop(s) or animal(s) affected) in accordance with Article 42(1) of Regulation (EU) 2018/848 . Downgrade: Bananas Week 8 and 9 of 2026, Producer Maria Zaruma.</t>
   </si>
   <si>
     <t>Silvia Jaqueline García Solano</t>
   </si>
   <si>
     <t>Juan David Noblecilla Santistevan</t>
   </si>
   <si>
     <t xml:space="preserve">Measure: No  reference  to organic  production  in  the  labelling and advertising of the entire lot or production run concerned (crop(s) or animal(s) affected) in accordance with Article 42(1) of Regulation (EU) 2018/848     Lots: W51-2025; W08-2026; W11-2026; W12-2026 cannot be marketed as organic  </t>
   </si>
   <si>
     <t>Measure: No  reference  to organic  production  in  the  labelling and advertising of the entire lot or production run concerned (crop(s) or animal(s) affected) in accordance with Article 42(1) of Regulation (EU) 2018/848   
 Lot: W11-2026  cannot be marketed as organic</t>
+  </si>
+  <si>
+    <t>Compania Ecuatoriana del Te C.A. CETCA</t>
+  </si>
+  <si>
+    <t>Measure: No reference to organic production in the labelling and advertising of the entire lot or production run concerned (crop(s) or animal(s) affected) in accordance with Article 42(1) of Regulation (EU) 2018/848. This Notice and Measure applies to: Hacienda Sangay (campo 1 a campo 7)</t>
+  </si>
+  <si>
+    <t>Measure: No reference to organic production in the labelling and advertising of the entire lot or production run concerned (crop(s) or animal(s) affected) in accordance with Article 42(1) of Regulation (EU) 2018/848. Lots W51-2025; W08-2026; W11-2026; W12-2026 cannot be marketed as organic</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -178,165 +187,124 @@
       <color rgb="FF000000"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF4472C4"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...24 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -632,54 +600,54 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:F16"/>
+  <dimension ref="A1:F19"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A15" workbookViewId="0">
-      <selection activeCell="A22" sqref="A22"/>
+    <sheetView tabSelected="1" topLeftCell="A18" workbookViewId="0">
+      <selection activeCell="C22" sqref="C22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="17.54296875" customWidth="1"/>
     <col min="2" max="2" width="24.7265625" customWidth="1"/>
     <col min="3" max="3" width="15.7265625" customWidth="1"/>
     <col min="4" max="4" width="17.08984375" customWidth="1"/>
     <col min="5" max="5" width="16.6328125" customWidth="1"/>
     <col min="6" max="6" width="31.1796875" customWidth="1"/>
     <col min="7" max="7" width="12.453125" customWidth="1"/>
     <col min="8" max="8" width="14.453125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D1" s="2" t="s">
@@ -731,76 +699,76 @@
       <c r="F3" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="116" x14ac:dyDescent="0.35">
       <c r="A4" s="7">
         <v>2111</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>18</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E4" s="8">
         <v>45756</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="58" x14ac:dyDescent="0.35">
-      <c r="A5" s="14">
+      <c r="A5" s="16">
         <v>3704</v>
       </c>
-      <c r="B5" s="16" t="s">
+      <c r="B5" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="C5" s="16" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="16" t="s">
+      <c r="C5" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="D5" s="17" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="18">
         <v>45799</v>
       </c>
-      <c r="F5" s="9" t="s">
+      <c r="F5" s="5" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="116" x14ac:dyDescent="0.35">
-      <c r="A6" s="15"/>
+      <c r="A6" s="16"/>
       <c r="B6" s="17"/>
       <c r="C6" s="17"/>
       <c r="D6" s="17"/>
-      <c r="E6" s="19"/>
-      <c r="F6" s="10" t="s">
+      <c r="E6" s="18"/>
+      <c r="F6" s="5" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="159.5" x14ac:dyDescent="0.35">
       <c r="A7" s="7">
         <v>3704</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="6">
         <v>45920</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:6" ht="159.5" x14ac:dyDescent="0.35">
       <c r="A8" s="7">
@@ -816,192 +784,252 @@
         <v>13</v>
       </c>
       <c r="E8" s="8">
         <v>46034</v>
       </c>
       <c r="F8" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="174" x14ac:dyDescent="0.35">
       <c r="A9" s="7">
         <v>6417</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E9" s="8">
         <v>46041</v>
       </c>
-      <c r="F9" s="11" t="s">
+      <c r="F9" s="9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="174" x14ac:dyDescent="0.35">
       <c r="A10" s="7">
         <v>2866</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="8">
         <v>46038</v>
       </c>
-      <c r="F10" s="11" t="s">
+      <c r="F10" s="9" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="246.5" x14ac:dyDescent="0.35">
       <c r="A11" s="7">
         <v>2866</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E11" s="8">
         <v>46050</v>
       </c>
-      <c r="F11" s="12" t="s">
+      <c r="F11" s="10" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="145" x14ac:dyDescent="0.35">
       <c r="A12" s="7">
         <v>2866</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E12" s="8">
         <v>46065</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A13" s="7">
         <v>7622</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E13" s="8">
         <v>46133</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:6" ht="130.5" x14ac:dyDescent="0.35">
-      <c r="A14" s="13">
+      <c r="A14" s="11">
         <v>3264</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E14" s="8">
         <v>46174</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:6" ht="130.5" x14ac:dyDescent="0.35">
-      <c r="A15" s="23">
+      <c r="A15" s="15">
         <v>6525</v>
       </c>
-      <c r="B15" s="22" t="s">
+      <c r="B15" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="C15" s="20" t="s">
-[...5 lines deleted...]
-      <c r="E15" s="21">
+      <c r="C15" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="D15" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="E15" s="13">
         <v>46210</v>
       </c>
-      <c r="F15" s="22" t="s">
+      <c r="F15" s="14" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="16" spans="1:6" ht="130.5" x14ac:dyDescent="0.35">
-      <c r="A16" s="23">
+      <c r="A16" s="15">
         <v>3643</v>
       </c>
-      <c r="B16" s="22" t="s">
+      <c r="B16" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="C16" s="20" t="s">
-[...5 lines deleted...]
-      <c r="E16" s="21">
+      <c r="C16" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="D16" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="E16" s="13">
         <v>46211</v>
       </c>
-      <c r="F16" s="22" t="s">
+      <c r="F16" s="14" t="s">
         <v>35</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A17" s="15">
+        <v>3643</v>
+      </c>
+      <c r="B17" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="C17" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="D17" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="E17" s="13">
+        <v>46233</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="15">
+        <v>6507</v>
+      </c>
+      <c r="B18" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="C18" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="D18" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="E18" s="13">
+        <v>46234</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="15">
+        <v>6507</v>
+      </c>
+      <c r="B19" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="C19" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="D19" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="E19" s="13">
+        <v>46234</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>37</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>