--- v1 (2026-03-01)
+++ v2 (2026-04-15)
@@ -1,123 +1,171 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://growers19-my.sharepoint.com/personal/adam_qcsinfo_org/Documents/Desktop 1/January 2026/Tracking/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://growers19-my.sharepoint.com/personal/adam_qcsinfo_org/Documents/Desktop 1/April 2026/Tracking/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="16" documentId="8_{3BB797F8-BFD0-498A-8618-778997C8473F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A6DD4BD3-5781-4F3F-9707-558F2E323F90}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{EE18E894-591E-4D9B-BD82-67CFD32BA000}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-28920" yWindow="7485" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="14" uniqueCount="12">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="28">
   <si>
     <t>Client ID</t>
   </si>
   <si>
     <t>Operation Name</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Service</t>
   </si>
   <si>
+    <t xml:space="preserve">Date </t>
+  </si>
+  <si>
+    <t>Product Downgraded</t>
+  </si>
+  <si>
+    <t>ROSARIO ISABEL CEVALLOS RODRIGUEZ</t>
+  </si>
+  <si>
     <t>ECUADOR</t>
   </si>
   <si>
+    <t>EU 848 Crop</t>
+  </si>
+  <si>
+    <t>Measure: No reference to organic production in the labelling and advertising of the entire lot or production run concerned (crop(s) or animal(s) affected) in accordance with Article 42(1) of Regulation (EU) 2018/848. Fruit that was covered with Banaplast bags from August 27, 2025, until the fruit was covered in week 45 of 2025 must not be marketed as Organic.</t>
+  </si>
+  <si>
     <t>ECUADOR FRUIT COMPANY EFC.S.A.S</t>
   </si>
   <si>
-    <t>EU 848 Crop</t>
-[...1 lines deleted...]
-  <si>
     <t>Measure: No reference to organic production in the labelling and advertising of the entire lot or production run concerned (crop(s) or animal(s) affected) in accordance with Article 42(1) of Regulation (EU) 2018/848. The lime lots WK51-lote 17/COI.EC.2025.0013047 and WK48-lote 16/COI.EC.2025.0012287 cannot be marketed as organic.</t>
   </si>
   <si>
-    <t xml:space="preserve">Date </t>
-[...8 lines deleted...]
-    <t>ROSARIO ISABEL CEVALLOS RODRIGUEZ</t>
+    <t>UYAMAFARMS S.A.</t>
+  </si>
+  <si>
+    <t>Measure: No reference  to organic production in the labelling and advertising of the entire lot or production run concerned (crop(s) or animal(s) affected) in accordance with Article 42(1) of Regulation (EU) 2018/848. Fruit (avocado) that was sold as organic to the customer Freshcolombia International S.A.S., lot UYA250901 on September 22, 2025.</t>
+  </si>
+  <si>
+    <t>Measure: No  reference  to organic  production  in  the  labelling and advertising of the entire lot or production run concerned (crop(s) or animal(s) affected) in accordance with Article 42(1) of Regulation (EU) 2018/848. Fruit (Avocado) that was marketed as organic to the client Freshcolombia International S.A.S., according to the batches: UYA250702 on July 28, 2025, UYA250801 on August 15, 2025, UYA251001 on October 26, 2025, and UYA251101 on November 20, 2025; cannot be marketed as ORGANIC.</t>
+  </si>
+  <si>
+    <t>Measure: No reference  to organic production in the labelling and advertising of the entire lot or production run concerned (crop(s) or animal(s) affected) in accordance with Article 42(1) of Regulation (EU) 2018/848. Downgrade:Fruit (avocado) under lot number UYA260101 cannot be marketed as organic.</t>
+  </si>
+  <si>
+    <t>3266</t>
+  </si>
+  <si>
+    <t>Agroindustrias Arriba del Ecuador Agroarriba S.A.</t>
+  </si>
+  <si>
+    <t>QCS downgrades the organic status of Cacao, lot 497 from Producer GINATTA HIGGINS GIOVANNI BATTI. The reason downgrade of this lot is: 2,4-D 0.012 and Diethyltolumadide 0.057 detected on cacao beans linked to lot 497 and producer GINATTA HIGGINS GIOVANNI BATTI.</t>
+  </si>
+  <si>
+    <t>PACOBANANA S.A. Paco's Fruits and Vegetables</t>
+  </si>
+  <si>
+    <t>Measure: No reference to organic production in the labelling and advertising of the entire lot or production run concerned crop(s) or animal(s) affected) in accordance with Article 42(1) of Regulation (EU) 2018/848 Lots 3302 and 3311 must not be sold as Organic</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dario Antonio Bueno </t>
+  </si>
+  <si>
+    <t>Measure: No reference to organic production in the labelling and advertising of the entire lot or production run concerned crop(s) or animal(s) affected) in accordance with Article 42(1) of Regulation (EU) 2018/848-Carlos Willian Baez production unit and lot W08-25</t>
+  </si>
+  <si>
+    <t>ASOCIACIÓN DE PRODUCCIÓN AGRÍCOLA TIERRA VERDE "ASOPRATVERDE"</t>
+  </si>
+  <si>
+    <t>Measure: No reference to organic production in the labelling and advertising of the entire lot or production run concerned (crop(s) or animal(s) affected) in accordance with Article 42(1) of Regulation (EU) 2018/848 - Fruit of the week 32 and 33 White, blue, green, and yellow ribbons are downgraded and cannot be referenced for organic production.</t>
+  </si>
+  <si>
+    <t>Measure: No reference to organic production in the labelling and advertising of the entire lot or production run concerned 
+(crop(s) or animal(s) affected) in accordance with Article 42(1) of Regulation (EU) 2018/848 Lots W01-2025 linked to COI.EC.2025.0000185; Fruit harvested in week 08 and 08, 2025; Fruit bagged in week 07, 2025. Must not be marketed as organic.</t>
+  </si>
+  <si>
+    <t>EU 848 Handling</t>
+  </si>
+  <si>
+    <t>EU 848 CROP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos"/>
@@ -143,94 +191,101 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Accent1" xfId="1" builtinId="29"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
-[...3 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -490,178 +545,308 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:F3"/>
+  <dimension ref="A1:F11"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B5" sqref="B5"/>
+    <sheetView tabSelected="1" topLeftCell="A8" workbookViewId="0">
+      <selection activeCell="D14" sqref="D14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="9" style="1"/>
     <col min="2" max="2" width="34" style="2" customWidth="1"/>
     <col min="3" max="3" width="18" style="2" customWidth="1"/>
     <col min="4" max="4" width="54" style="2" customWidth="1"/>
     <col min="5" max="5" width="14.73046875" style="2" customWidth="1"/>
     <col min="6" max="6" width="54.59765625" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.45">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="5" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" ht="71.25" x14ac:dyDescent="0.45">
+      <c r="A2" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="F1" s="5" t="s">
+      <c r="E2" s="9">
+        <v>45769</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" s="10" customFormat="1" ht="57" x14ac:dyDescent="0.45">
+      <c r="A3" s="1">
+        <v>3234</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E3" s="3">
+        <v>45672</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" s="10" customFormat="1" ht="57" x14ac:dyDescent="0.45">
+      <c r="A4" s="1">
+        <v>2111</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E4" s="3">
+        <v>45756</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="10" customFormat="1" ht="85.5" x14ac:dyDescent="0.45">
+      <c r="A5" s="1">
+        <v>3704</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E5" s="3">
+        <v>45799</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="85.5" x14ac:dyDescent="0.45">
+      <c r="A6" s="1">
+        <v>3704</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E6" s="9">
+        <v>45920</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="85.5" x14ac:dyDescent="0.45">
+      <c r="A7" s="1">
+        <v>7580</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" s="3">
+        <v>46034</v>
+      </c>
+      <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:6" ht="85.5" x14ac:dyDescent="0.45">
-[...3 lines deleted...]
-      <c r="B2" s="2" t="s">
+    <row r="8" spans="1:6" ht="85.5" x14ac:dyDescent="0.45">
+      <c r="A8" s="1">
+        <v>6417</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" s="3">
+        <v>46041</v>
+      </c>
+      <c r="F8" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="C2" s="2" t="s">
-[...10 lines deleted...]
-      </c>
     </row>
-    <row r="3" spans="1:6" ht="85.5" x14ac:dyDescent="0.45">
-[...15 lines deleted...]
-      <c r="F3" s="6" t="s">
+    <row r="9" spans="1:6" ht="85.5" x14ac:dyDescent="0.45">
+      <c r="A9" s="1">
+        <v>2866</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="2" t="s">
         <v>7</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="3">
+        <v>46038</v>
+      </c>
+      <c r="F9" s="6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="128.25" x14ac:dyDescent="0.45">
+      <c r="A10" s="1">
+        <v>2866</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" s="3">
+        <v>46050</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="71.25" x14ac:dyDescent="0.45">
+      <c r="A11" s="1">
+        <v>2866</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" s="3">
+        <v>46065</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>15</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:F3">
-    <sortCondition ref="E1:E3"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A7:F8">
+    <sortCondition ref="E1:E8"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...28 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010073A90DB4E298DF48979A6FA7847D33A2" ma:contentTypeVersion="24" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8f75a2dd17b2b875b121744bfd525a61">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="769612c4-c021-4b5c-a664-ed7cb5476d04" xmlns:ns3="26d81215-cfa5-4b41-94b0-2827e70eb11a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a97a89ee509676e06bb44f0983c2d61a" ns2:_="" ns3:_="">
     <xsd:import namespace="769612c4-c021-4b5c-a664-ed7cb5476d04"/>
     <xsd:import namespace="26d81215-cfa5-4b41-94b0-2827e70eb11a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:Createdby" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:AP" minOccurs="0"/>
@@ -910,84 +1095,114 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="769612c4-c021-4b5c-a664-ed7cb5476d04">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <AP xmlns="769612c4-c021-4b5c-a664-ed7cb5476d04">false</AP>
+    <TaxCatchAll xmlns="26d81215-cfa5-4b41-94b0-2827e70eb11a" xsi:nil="true"/>
+    <Createdby xmlns="769612c4-c021-4b5c-a664-ed7cb5476d04">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Createdby>
+    <AR xmlns="769612c4-c021-4b5c-a664-ed7cb5476d04">false</AR>
+    <AA xmlns="769612c4-c021-4b5c-a664-ed7cb5476d04">true</AA>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E60B71C-4DE1-406F-A17B-35ABFB919172}">
-[...17 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1B1D9B7-5049-445A-8487-8EECCE6AB12A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="769612c4-c021-4b5c-a664-ed7cb5476d04"/>
     <ds:schemaRef ds:uri="26d81215-cfa5-4b41-94b0-2827e70eb11a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F636BD86-7A26-416F-B9F8-E2090F666D02}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="769612c4-c021-4b5c-a664-ed7cb5476d04"/>
+    <ds:schemaRef ds:uri="26d81215-cfa5-4b41-94b0-2827e70eb11a"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E60B71C-4DE1-406F-A17B-35ABFB919172}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>