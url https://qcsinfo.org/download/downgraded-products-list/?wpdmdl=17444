--- v2 (2026-04-15)
+++ v3 (2026-07-23)
@@ -1,337 +1,408 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
-  <workbookPr defaultThemeVersion="166925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://growers19-my.sharepoint.com/personal/adam_qcsinfo_org/Documents/Desktop 1/April 2026/Tracking/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://growers19-my.sharepoint.com/personal/heidi_qcsinfo_org/Documents/CAEQ EU Operation Data Pulls/jul 2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{EE18E894-591E-4D9B-BD82-67CFD32BA000}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="21" documentId="8_{837CA718-E428-4D53-8EBF-6B63BB9BAC5B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5EE99831-F959-4BB6-A0F6-24685CD6078C}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="7485" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191028"/>
-[...15 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="36">
+  <si>
+    <t>Country</t>
+  </si>
+  <si>
+    <t>UYAMAFARMS S.A.</t>
+  </si>
+  <si>
+    <t>ECUADOR</t>
+  </si>
+  <si>
+    <t>ASOCIACIÓN DE PRODUCCIÓN AGRÍCOLA PRODUCCIÓN Y VIDA ASOAGRIPROVI</t>
+  </si>
+  <si>
+    <t>ECUADOR FRUIT COMPANY EFC.S.A.S</t>
+  </si>
+  <si>
+    <t>ROSARIO ISABEL CEVALLOS RODRIGUEZ</t>
+  </si>
+  <si>
+    <t>POMA TORRES TEOFILO BENIGNO</t>
+  </si>
   <si>
     <t>Client ID</t>
   </si>
   <si>
     <t>Operation Name</t>
   </si>
   <si>
-    <t>Country</t>
-[...1 lines deleted...]
-  <si>
     <t>Service</t>
   </si>
   <si>
     <t xml:space="preserve">Date </t>
   </si>
   <si>
     <t>Product Downgraded</t>
   </si>
   <si>
-    <t>ROSARIO ISABEL CEVALLOS RODRIGUEZ</t>
-[...2 lines deleted...]
-    <t>ECUADOR</t>
+    <t>Agroindustrias Arriba del Ecuador Agroarriba S.A.</t>
   </si>
   <si>
     <t>EU 848 Crop</t>
   </si>
   <si>
+    <t>QCS downgrades the organic status of Cacao, lot 497 from Producer GINATTA HIGGINS GIOVANNI BATTI. The reason downgrade of this lot is: 2,4-D 0.012 and Diethyltolumadide 0.057 detected on cacao beans linked to lot 497 and producer GINATTA HIGGINS GIOVANNI BATTI.</t>
+  </si>
+  <si>
+    <t>PACOBANANA S.A. Paco's Fruits and Vegetables</t>
+  </si>
+  <si>
+    <t>EU 848 Handling</t>
+  </si>
+  <si>
+    <t>Measure: No reference to organic production in the labelling and advertising of the entire lot or production run concerned crop(s) or animal(s) affected) in accordance with Article 42(1) of Regulation (EU) 2018/848 Lots 3302 and 3311 must not be sold as Organic</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dario Antonio Bueno </t>
+  </si>
+  <si>
+    <t>EU 848 CROP</t>
+  </si>
+  <si>
+    <t>Measure: No reference to organic production in the labelling and advertising of the entire lot or production run concerned crop(s) or animal(s) affected) in accordance with Article 42(1) of Regulation (EU) 2018/848-Carlos Willian Baez production unit and lot W08-25</t>
+  </si>
+  <si>
+    <t>ASOCIACIÓN DE PRODUCCIÓN AGRÍCOLA TIERRA VERDE "ASOPRATVERDE"</t>
+  </si>
+  <si>
+    <t>Measure: No reference to organic production in the labelling and advertising of the entire lot or production run concerned</t>
+  </si>
+  <si>
+    <t>(crop(s) or animal(s) affected) in accordance with Article 42(1) of Regulation (EU) 2018/848 Lots W01-2025 linked to COI.EC.2025.0000185; Fruit harvested in week 08 and 08, 2025; Fruit bagged in week 07, 2025. Must not be marketed as organic.</t>
+  </si>
+  <si>
+    <t>Measure: No reference to organic production in the labelling and advertising of the entire lot or production run concerned (crop(s) or animal(s) affected) in accordance with Article 42(1) of Regulation (EU) 2018/848 - Fruit of the week 32 and 33 White, blue, green, and yellow ribbons are downgraded and cannot be referenced for organic production.</t>
+  </si>
+  <si>
     <t>Measure: No reference to organic production in the labelling and advertising of the entire lot or production run concerned (crop(s) or animal(s) affected) in accordance with Article 42(1) of Regulation (EU) 2018/848. Fruit that was covered with Banaplast bags from August 27, 2025, until the fruit was covered in week 45 of 2025 must not be marketed as Organic.</t>
   </si>
   <si>
-    <t>ECUADOR FRUIT COMPANY EFC.S.A.S</t>
-[...1 lines deleted...]
-  <si>
     <t>Measure: No reference to organic production in the labelling and advertising of the entire lot or production run concerned (crop(s) or animal(s) affected) in accordance with Article 42(1) of Regulation (EU) 2018/848. The lime lots WK51-lote 17/COI.EC.2025.0013047 and WK48-lote 16/COI.EC.2025.0012287 cannot be marketed as organic.</t>
   </si>
   <si>
-    <t>UYAMAFARMS S.A.</t>
-[...1 lines deleted...]
-  <si>
     <t>Measure: No reference  to organic production in the labelling and advertising of the entire lot or production run concerned (crop(s) or animal(s) affected) in accordance with Article 42(1) of Regulation (EU) 2018/848. Fruit (avocado) that was sold as organic to the customer Freshcolombia International S.A.S., lot UYA250901 on September 22, 2025.</t>
   </si>
   <si>
     <t>Measure: No  reference  to organic  production  in  the  labelling and advertising of the entire lot or production run concerned (crop(s) or animal(s) affected) in accordance with Article 42(1) of Regulation (EU) 2018/848. Fruit (Avocado) that was marketed as organic to the client Freshcolombia International S.A.S., according to the batches: UYA250702 on July 28, 2025, UYA250801 on August 15, 2025, UYA251001 on October 26, 2025, and UYA251101 on November 20, 2025; cannot be marketed as ORGANIC.</t>
   </si>
   <si>
     <t>Measure: No reference  to organic production in the labelling and advertising of the entire lot or production run concerned (crop(s) or animal(s) affected) in accordance with Article 42(1) of Regulation (EU) 2018/848. Downgrade:Fruit (avocado) under lot number UYA260101 cannot be marketed as organic.</t>
   </si>
   <si>
-    <t>3266</t>
-[...33 lines deleted...]
-    <t>EU 848 CROP</t>
+    <t>Downgrade all bananas produced by POMA TORRES TEOFILO BENIGNO/El Porvenir parcel.</t>
+  </si>
+  <si>
+    <t>Measure: No reference to organic production in the labelling and advertising of the entire lot or production run concerned (crop(s) or animal(s) affected) in accordance with Article 42(1) of Regulation (EU) 2018/848 . Downgrade: Bananas Week 8 and 9 of 2026, Producer Maria Zaruma.</t>
+  </si>
+  <si>
+    <t>Silvia Jaqueline García Solano</t>
+  </si>
+  <si>
+    <t>Juan David Noblecilla Santistevan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Measure: No  reference  to organic  production  in  the  labelling and advertising of the entire lot or production run concerned (crop(s) or animal(s) affected) in accordance with Article 42(1) of Regulation (EU) 2018/848     Lots: W51-2025; W08-2026; W11-2026; W12-2026 cannot be marketed as organic  </t>
+  </si>
+  <si>
+    <t>Measure: No  reference  to organic  production  in  the  labelling and advertising of the entire lot or production run concerned (crop(s) or animal(s) affected) in accordance with Article 42(1) of Regulation (EU) 2018/848   
+Lot: W11-2026  cannot be marketed as organic</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="3" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color theme="0"/>
+      <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color theme="1"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="4"/>
+        <fgColor rgb="FF4472C4"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="12">
+  <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...18 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
-    <cellStyle name="Accent1" xfId="1" builtinId="29"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2013 - 2022">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2013 - 2022">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -339,51 +410,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -391,51 +462,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2013 - 2022">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -450,65 +521,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -529,715 +600,431 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:F11"/>
+  <dimension ref="A1:F16"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A8" workbookViewId="0">
-      <selection activeCell="D14" sqref="D14"/>
+    <sheetView tabSelected="1" topLeftCell="A15" workbookViewId="0">
+      <selection activeCell="A22" sqref="A22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="9" style="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="54.59765625" style="2" customWidth="1"/>
+    <col min="1" max="1" width="17.54296875" customWidth="1"/>
+    <col min="2" max="2" width="24.7265625" customWidth="1"/>
+    <col min="3" max="3" width="15.7265625" customWidth="1"/>
+    <col min="4" max="4" width="17.08984375" customWidth="1"/>
+    <col min="5" max="5" width="16.6328125" customWidth="1"/>
+    <col min="6" max="6" width="31.1796875" customWidth="1"/>
+    <col min="7" max="7" width="12.453125" customWidth="1"/>
+    <col min="8" max="8" width="14.453125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.45">
-      <c r="A1" s="4" t="s">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="5" t="s">
+      <c r="D1" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" ht="116" x14ac:dyDescent="0.35">
+      <c r="A2" s="3">
+        <v>3266</v>
+      </c>
+      <c r="B2" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C2" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E2" s="6">
+        <v>45769</v>
+      </c>
+      <c r="F2" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" ht="116" x14ac:dyDescent="0.35">
+      <c r="A3" s="7">
+        <v>3234</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E3" s="8">
+        <v>45672</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="116" x14ac:dyDescent="0.35">
+      <c r="A4" s="7">
+        <v>2111</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E4" s="8">
+        <v>45756</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="58" x14ac:dyDescent="0.35">
+      <c r="A5" s="14">
+        <v>3704</v>
+      </c>
+      <c r="B5" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="C5" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="D5" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="E5" s="18">
+        <v>45799</v>
+      </c>
+      <c r="F5" s="9" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="116" x14ac:dyDescent="0.35">
+      <c r="A6" s="15"/>
+      <c r="B6" s="17"/>
+      <c r="C6" s="17"/>
+      <c r="D6" s="17"/>
+      <c r="E6" s="19"/>
+      <c r="F6" s="10" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="159.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="7">
+        <v>3704</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E7" s="6">
+        <v>45920</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="159.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="7">
+        <v>7580</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E8" s="8">
+        <v>46034</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="174" x14ac:dyDescent="0.35">
+      <c r="A9" s="7">
+        <v>6417</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E9" s="8">
+        <v>46041</v>
+      </c>
+      <c r="F9" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="174" x14ac:dyDescent="0.35">
+      <c r="A10" s="7">
+        <v>2866</v>
+      </c>
+      <c r="B10" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D1" s="5" t="s">
+      <c r="C10" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E10" s="8">
+        <v>46038</v>
+      </c>
+      <c r="F10" s="11" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="246.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="7">
+        <v>2866</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E11" s="8">
+        <v>46050</v>
+      </c>
+      <c r="F11" s="12" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="145" x14ac:dyDescent="0.35">
+      <c r="A12" s="7">
+        <v>2866</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E12" s="8">
+        <v>46065</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A13" s="7">
+        <v>7622</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E13" s="8">
+        <v>46133</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="13">
+        <v>3264</v>
+      </c>
+      <c r="B14" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="5" t="s">
-[...162 lines deleted...]
-      <c r="F9" s="6" t="s">
+      <c r="C14" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D14" s="5" t="s">
         <v>13</v>
       </c>
-    </row>
-[...37 lines deleted...]
-        <v>15</v>
+      <c r="E14" s="8">
+        <v>46174</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="23">
+        <v>6525</v>
+      </c>
+      <c r="B15" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="C15" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="D15" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="E15" s="21">
+        <v>46210</v>
+      </c>
+      <c r="F15" s="22" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A16" s="23">
+        <v>3643</v>
+      </c>
+      <c r="B16" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="C16" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="D16" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="E16" s="21">
+        <v>46211</v>
+      </c>
+      <c r="F16" s="22" t="s">
+        <v>35</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A7:F8">
-[...1 lines deleted...]
-  </sortState>
+  <mergeCells count="5">
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="E5:E6"/>
+  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
-</file>
-[...371 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>