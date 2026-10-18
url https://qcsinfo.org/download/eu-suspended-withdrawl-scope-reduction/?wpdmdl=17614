--- v6 (2026-09-03)
+++ v7 (2026-10-18)
@@ -1,82 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://growers19-my.sharepoint.com/personal/heidi_qcsinfo_org/Documents/CAEQ EU Operation Data Pulls/sept 2026/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://growers19-my.sharepoint.com/personal/adam_qcsinfo_org/Documents/Desktop 1/October 2026/Tracking/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="109" documentId="8_{6D4CDF56-F04F-4349-AC6D-526C8745C84A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{EFDFC156-2907-415B-995F-0268E8DF04E1}"/>
+  <xr:revisionPtr revIDLastSave="2" documentId="8_{7B8D534A-CC53-49A2-BB21-1D830E396CA2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A06A1C87-75FB-4E80-A608-66BC06F79BFF}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="7560" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="249" uniqueCount="59">
   <si>
     <t>Client ID</t>
   </si>
   <si>
     <t>Operation Name</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Services</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Issuance Date</t>
   </si>
   <si>
     <t>Period of Measure</t>
   </si>
   <si>
@@ -173,56 +173,95 @@
     <t>6718</t>
   </si>
   <si>
     <t>UNIDAD AGRICOLA LUCERO, S.R.L.</t>
   </si>
   <si>
     <t>Juan David Noblecilla Santistevan</t>
   </si>
   <si>
     <t>ALL FIELDS ECUADOR S.A.</t>
   </si>
   <si>
     <t>AGRICOLA DONJUANITO S.A.S.</t>
   </si>
   <si>
     <t>AGRICOLA JUANANTONIO S.A.S.</t>
   </si>
   <si>
     <t>Asociación de Bananeros de Guatapanal - ASOBAGUA</t>
   </si>
   <si>
     <t>EU 848 Conversion</t>
   </si>
   <si>
     <t>José Alfonso Trinidad</t>
+  </si>
+  <si>
+    <t>Exportadora de Frutas EXPORTVAL S.A.</t>
+  </si>
+  <si>
+    <t>Cooperativa Agropecuaria y de Servicios Multiples (COOPABANDO)</t>
+  </si>
+  <si>
+    <t>Julio Ángel Rodríguez Cruz</t>
+  </si>
+  <si>
+    <t>Luis Manuel Fernández Domínguez</t>
+  </si>
+  <si>
+    <t>Víctor Manuel Sosa Martínez</t>
+  </si>
+  <si>
+    <t>Cirilo Antonio Rodríguez Reyes</t>
+  </si>
+  <si>
+    <t>Juan Adriano Madera Martínez</t>
+  </si>
+  <si>
+    <t>José Luis Castillo Acosta</t>
+  </si>
+  <si>
+    <t>Rafael Epifanio Infante</t>
+  </si>
+  <si>
+    <t>Nunilda Mercedes Almonte Bueno</t>
+  </si>
+  <si>
+    <t>Agripina Editrudis Serrata Tejada</t>
+  </si>
+  <si>
+    <t>Suspended</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="yyyy\-mm\-dd"/>
+  </numFmts>
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
@@ -265,53 +304,51 @@
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -606,981 +643,1301 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:H36"/>
+  <dimension ref="A1:H49"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A31" workbookViewId="0">
-      <selection activeCell="B31" sqref="B31"/>
+    <sheetView tabSelected="1" topLeftCell="A33" workbookViewId="0">
+      <selection activeCell="F40" sqref="F40"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="2" max="2" width="13.81640625" customWidth="1"/>
-    <col min="3" max="3" width="14.26953125" customWidth="1"/>
+    <col min="2" max="2" width="13.796875" customWidth="1"/>
+    <col min="3" max="3" width="14.265625" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
-    <col min="7" max="7" width="18.54296875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="8.7265625" customWidth="1"/>
+    <col min="6" max="6" width="14.3984375" customWidth="1"/>
+    <col min="7" max="7" width="18.53125" customWidth="1"/>
+    <col min="8" max="8" width="13.265625" customWidth="1"/>
+    <col min="9" max="9" width="8.73046875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:8" ht="28.5" x14ac:dyDescent="0.45">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="2" spans="1:8" ht="58" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:8" ht="57" x14ac:dyDescent="0.45">
       <c r="A2" s="2">
         <v>7580</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G2" s="3">
         <v>45909</v>
       </c>
       <c r="H2" s="3">
         <v>45998</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="101.5" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:8" ht="99.75" x14ac:dyDescent="0.45">
       <c r="A3" s="2">
         <v>3152</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G3" s="3">
         <v>45925</v>
       </c>
       <c r="H3" s="3">
         <v>46014</v>
       </c>
     </row>
-    <row r="4" spans="1:8" ht="58" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:8" ht="42.75" x14ac:dyDescent="0.45">
       <c r="A4" s="2">
         <v>4216</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G4" s="3">
         <v>45941</v>
       </c>
       <c r="H4" s="3">
         <v>46031</v>
       </c>
     </row>
-    <row r="5" spans="1:8" ht="58" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:8" ht="57" x14ac:dyDescent="0.45">
       <c r="A5" s="2">
         <v>1464</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="3">
         <v>45981</v>
       </c>
       <c r="H5" s="3">
         <v>45706</v>
       </c>
     </row>
-    <row r="6" spans="1:8" ht="72.5" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:8" ht="71.25" x14ac:dyDescent="0.45">
       <c r="A6" s="2">
         <v>3669</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G6" s="3">
         <v>45994</v>
       </c>
       <c r="H6" s="2"/>
     </row>
-    <row r="7" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:8" ht="42.75" x14ac:dyDescent="0.45">
       <c r="A7" s="2">
         <v>4225</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="3">
         <v>46009</v>
       </c>
       <c r="H7" s="2"/>
     </row>
-    <row r="8" spans="1:8" ht="58" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:8" ht="42.75" x14ac:dyDescent="0.45">
       <c r="A8" s="2">
         <v>3981</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="3">
         <v>46014</v>
       </c>
       <c r="H8" s="2"/>
     </row>
-    <row r="9" spans="1:8" ht="58" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:8" ht="57" x14ac:dyDescent="0.45">
       <c r="A9" s="2">
         <v>7622</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G9" s="3">
         <v>46018</v>
       </c>
       <c r="H9" s="3">
         <v>46108</v>
       </c>
     </row>
-    <row r="10" spans="1:8" ht="87" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:8" ht="71.25" x14ac:dyDescent="0.45">
       <c r="A10" s="2">
         <v>7502</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G10" s="3">
         <v>46022</v>
       </c>
       <c r="H10" s="2"/>
     </row>
-    <row r="11" spans="1:8" ht="87" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:8" ht="71.25" x14ac:dyDescent="0.45">
       <c r="A11" s="2">
         <v>7502</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G11" s="3">
         <v>46022</v>
       </c>
       <c r="H11" s="2"/>
     </row>
-    <row r="12" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:8" ht="28.5" x14ac:dyDescent="0.45">
       <c r="A12" s="2">
         <v>4037</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="3">
         <v>46030</v>
       </c>
       <c r="H12" s="2"/>
     </row>
-    <row r="13" spans="1:8" ht="58" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:8" ht="57" x14ac:dyDescent="0.45">
       <c r="A13" s="2">
         <v>2866</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G13" s="3">
         <v>46059</v>
       </c>
       <c r="H13" s="3">
         <v>46065</v>
       </c>
     </row>
-    <row r="14" spans="1:8" ht="101.5" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:8" ht="85.5" x14ac:dyDescent="0.45">
       <c r="A14" s="2">
         <v>3264</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G14" s="3">
         <v>46066</v>
       </c>
       <c r="H14" s="3">
         <v>46156</v>
       </c>
     </row>
-    <row r="15" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:8" ht="42.75" x14ac:dyDescent="0.45">
       <c r="A15" s="2">
         <v>7569</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G15" s="3">
         <v>46100</v>
       </c>
       <c r="H15" s="2"/>
     </row>
-    <row r="16" spans="1:8" ht="58" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:8" ht="57" x14ac:dyDescent="0.45">
       <c r="A16" s="2">
         <v>6507</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G16" s="3">
         <v>46160</v>
       </c>
       <c r="H16" s="3">
         <v>46250</v>
       </c>
     </row>
-    <row r="17" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:8" ht="42.75" x14ac:dyDescent="0.45">
       <c r="A17" s="2">
         <v>7622</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G17" s="3">
         <v>46168</v>
       </c>
       <c r="H17" s="2"/>
     </row>
-    <row r="18" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:8" ht="42.75" x14ac:dyDescent="0.45">
       <c r="A18" s="2">
         <v>7582</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G18" s="3">
         <v>46171</v>
       </c>
       <c r="H18" s="2"/>
     </row>
-    <row r="19" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:8" ht="28.5" x14ac:dyDescent="0.45">
       <c r="A19" s="2">
         <v>3818</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>35</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G19" s="3">
         <v>46174</v>
       </c>
       <c r="H19" s="2"/>
     </row>
-    <row r="20" spans="1:8" ht="58" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:8" ht="42.75" x14ac:dyDescent="0.45">
       <c r="A20" s="2">
         <v>6786</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G20" s="3">
         <v>46174</v>
       </c>
       <c r="H20" s="2"/>
     </row>
-    <row r="21" spans="1:8" ht="58" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:8" ht="42.75" x14ac:dyDescent="0.45">
       <c r="A21" s="2">
         <v>6786</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G21" s="3">
         <v>46174</v>
       </c>
       <c r="H21" s="2"/>
     </row>
-    <row r="22" spans="1:8" ht="58" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:8" ht="28.5" x14ac:dyDescent="0.45">
       <c r="A22" s="2">
         <v>6525</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>37</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G22" s="3">
         <v>46183</v>
       </c>
       <c r="H22" s="3">
         <v>46273</v>
       </c>
     </row>
-    <row r="23" spans="1:8" ht="58" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:8" ht="28.5" x14ac:dyDescent="0.45">
       <c r="A23" s="2">
         <v>6525</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>37</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G23" s="3">
         <v>46199</v>
       </c>
       <c r="H23" s="3">
         <v>46289</v>
       </c>
     </row>
-    <row r="24" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:8" ht="42.75" x14ac:dyDescent="0.45">
       <c r="A24" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G24" s="10">
         <v>46202</v>
       </c>
       <c r="H24" s="7"/>
     </row>
-    <row r="25" spans="1:8" ht="58" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:8" ht="57" x14ac:dyDescent="0.45">
       <c r="A25" s="2">
         <v>3463</v>
       </c>
       <c r="B25" s="4" t="s">
         <v>40</v>
       </c>
       <c r="C25" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D25" s="4" t="s">
         <v>10</v>
       </c>
       <c r="E25" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G25" s="5">
         <v>46211</v>
       </c>
       <c r="H25" s="5">
         <v>46301</v>
       </c>
     </row>
-    <row r="26" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:8" ht="28.5" x14ac:dyDescent="0.45">
       <c r="A26" s="2">
         <v>4096</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>41</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G26" s="8">
         <v>46226</v>
       </c>
       <c r="H26" s="9"/>
     </row>
-    <row r="27" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:8" ht="28.5" x14ac:dyDescent="0.45">
       <c r="A27" s="2">
         <v>4096</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>41</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="8">
         <v>46226</v>
       </c>
       <c r="H27" s="9"/>
     </row>
-    <row r="28" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:8" ht="42.75" x14ac:dyDescent="0.45">
       <c r="A28" s="2">
         <v>7746</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="8">
         <v>46233</v>
       </c>
       <c r="H28" s="9"/>
     </row>
-    <row r="29" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:8" ht="42.75" x14ac:dyDescent="0.45">
       <c r="A29" s="2">
         <v>7747</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>43</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G29" s="8">
         <v>46233</v>
       </c>
       <c r="H29" s="9"/>
     </row>
-    <row r="30" spans="1:8" ht="58" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:8" ht="28.5" x14ac:dyDescent="0.45">
       <c r="A30" s="2">
         <v>7647</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G30" s="8">
         <v>46241</v>
       </c>
       <c r="H30" s="8">
         <v>46331</v>
       </c>
     </row>
-    <row r="31" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
-      <c r="A31" s="11">
+    <row r="31" spans="1:8" ht="42.75" x14ac:dyDescent="0.45">
+      <c r="A31" s="2">
         <v>6507</v>
       </c>
       <c r="B31" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="C31" s="11" t="s">
+      <c r="C31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>10</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="F31" s="11" t="s">
+      <c r="F31" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="8">
         <v>46245</v>
       </c>
       <c r="H31" s="9"/>
     </row>
-    <row r="32" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
-      <c r="A32" s="11">
+    <row r="32" spans="1:8" ht="42.75" x14ac:dyDescent="0.45">
+      <c r="A32" s="2">
         <v>6507</v>
       </c>
       <c r="B32" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="C32" s="11" t="s">
+      <c r="C32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D32" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="F32" s="11" t="s">
+      <c r="F32" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G32" s="8">
         <v>46245</v>
       </c>
       <c r="H32" s="9"/>
     </row>
-    <row r="33" spans="1:8" ht="58" x14ac:dyDescent="0.35">
-      <c r="A33" s="11">
+    <row r="33" spans="1:8" ht="57" x14ac:dyDescent="0.45">
+      <c r="A33" s="2">
         <v>4137</v>
       </c>
       <c r="B33" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="C33" s="11" t="s">
+      <c r="C33" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D33" s="4" t="s">
         <v>10</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="F33" s="11" t="s">
+      <c r="F33" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G33" s="8">
         <v>46265</v>
       </c>
       <c r="H33" s="9"/>
     </row>
-    <row r="34" spans="1:8" ht="58" x14ac:dyDescent="0.35">
-      <c r="A34" s="11">
+    <row r="34" spans="1:8" ht="57" x14ac:dyDescent="0.45">
+      <c r="A34" s="2">
         <v>4137</v>
       </c>
       <c r="B34" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="C34" s="11" t="s">
+      <c r="C34" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D34" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="F34" s="11" t="s">
+      <c r="F34" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G34" s="8">
         <v>46265</v>
       </c>
       <c r="H34" s="9"/>
     </row>
-    <row r="35" spans="1:8" ht="58" x14ac:dyDescent="0.35">
-      <c r="A35" s="11">
+    <row r="35" spans="1:8" ht="57" x14ac:dyDescent="0.45">
+      <c r="A35" s="2">
         <v>4137</v>
       </c>
       <c r="B35" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="C35" s="11" t="s">
+      <c r="C35" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D35" s="4" t="s">
         <v>24</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="F35" s="11" t="s">
+      <c r="F35" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G35" s="8">
         <v>46265</v>
       </c>
       <c r="H35" s="9"/>
     </row>
-    <row r="36" spans="1:8" ht="58" x14ac:dyDescent="0.35">
-      <c r="A36" s="11">
+    <row r="36" spans="1:8" ht="57" x14ac:dyDescent="0.45">
+      <c r="A36" s="2">
         <v>4137</v>
       </c>
       <c r="B36" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="C36" s="11" t="s">
+      <c r="C36" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D36" s="4" t="s">
         <v>45</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="F36" s="11" t="s">
+      <c r="F36" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G36" s="8">
         <v>46266</v>
       </c>
       <c r="H36" s="9"/>
     </row>
+    <row r="37" spans="1:8" ht="42.75" x14ac:dyDescent="0.45">
+      <c r="A37" s="2">
+        <v>3945</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D37" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="E37" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F37" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G37" s="11">
+        <v>46267</v>
+      </c>
+      <c r="H37" s="9"/>
+    </row>
+    <row r="38" spans="1:8" ht="28.5" x14ac:dyDescent="0.45">
+      <c r="A38" s="2">
+        <v>2376</v>
+      </c>
+      <c r="B38" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D38" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="E38" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F38" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G38" s="11">
+        <v>46267</v>
+      </c>
+      <c r="H38" s="9"/>
+    </row>
+    <row r="39" spans="1:8" ht="57" x14ac:dyDescent="0.45">
+      <c r="A39" s="2">
+        <v>4051</v>
+      </c>
+      <c r="B39" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D39" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="E39" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G39" s="11">
+        <v>46271</v>
+      </c>
+      <c r="H39" s="8">
+        <v>46361</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="28.5" x14ac:dyDescent="0.45">
+      <c r="A40" s="2">
+        <v>6525</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="G40" s="3">
+        <v>46275</v>
+      </c>
+      <c r="H40" s="3">
+        <v>46365</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="42.75" x14ac:dyDescent="0.45">
+      <c r="A41" s="2">
+        <v>3653</v>
+      </c>
+      <c r="B41" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D41" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E41" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F41" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G41" s="11">
+        <v>46280</v>
+      </c>
+      <c r="H41" s="9"/>
+    </row>
+    <row r="42" spans="1:8" ht="71.25" x14ac:dyDescent="0.45">
+      <c r="A42" s="2">
+        <v>7778</v>
+      </c>
+      <c r="B42" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="C42" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D42" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E42" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F42" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G42" s="11">
+        <v>46293</v>
+      </c>
+      <c r="H42" s="9"/>
+    </row>
+    <row r="43" spans="1:8" ht="28.5" x14ac:dyDescent="0.45">
+      <c r="A43" s="2">
+        <v>7776</v>
+      </c>
+      <c r="B43" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D43" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="E43" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F43" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G43" s="11">
+        <v>46293</v>
+      </c>
+      <c r="H43" s="9"/>
+    </row>
+    <row r="44" spans="1:8" ht="42.75" x14ac:dyDescent="0.45">
+      <c r="A44" s="2">
+        <v>7776</v>
+      </c>
+      <c r="B44" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="C44" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D44" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="E44" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F44" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G44" s="11">
+        <v>46293</v>
+      </c>
+      <c r="H44" s="9"/>
+    </row>
+    <row r="45" spans="1:8" ht="28.5" x14ac:dyDescent="0.45">
+      <c r="A45" s="2">
+        <v>7775</v>
+      </c>
+      <c r="B45" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="C45" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D45" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="E45" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F45" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G45" s="11">
+        <v>46293</v>
+      </c>
+      <c r="H45" s="9"/>
+    </row>
+    <row r="46" spans="1:8" ht="28.5" x14ac:dyDescent="0.45">
+      <c r="A46" s="2">
+        <v>7774</v>
+      </c>
+      <c r="B46" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C46" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D46" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="E46" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F46" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G46" s="11">
+        <v>46293</v>
+      </c>
+      <c r="H46" s="9"/>
+    </row>
+    <row r="47" spans="1:8" ht="28.5" x14ac:dyDescent="0.45">
+      <c r="A47" s="2">
+        <v>7773</v>
+      </c>
+      <c r="B47" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="C47" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D47" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="E47" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F47" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G47" s="11">
+        <v>46293</v>
+      </c>
+      <c r="H47" s="9"/>
+    </row>
+    <row r="48" spans="1:8" ht="28.5" x14ac:dyDescent="0.45">
+      <c r="A48" s="2">
+        <v>7770</v>
+      </c>
+      <c r="B48" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="C48" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D48" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="E48" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F48" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G48" s="11">
+        <v>46293</v>
+      </c>
+      <c r="H48" s="9"/>
+    </row>
+    <row r="49" spans="1:8" ht="28.5" x14ac:dyDescent="0.45">
+      <c r="A49" s="2">
+        <v>3152</v>
+      </c>
+      <c r="B49" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="C49" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D49" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="E49" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F49" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G49" s="11">
+        <v>46293</v>
+      </c>
+      <c r="H49" s="9"/>
+    </row>
   </sheetData>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:H49">
+    <sortCondition ref="G32:G49"/>
+  </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>Adam Maxwell</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>