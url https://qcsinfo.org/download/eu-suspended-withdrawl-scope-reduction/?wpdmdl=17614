--- v3 (2026-03-28)
+++ v4 (2026-05-21)
@@ -1,276 +1,305 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
-  <workbookPr defaultThemeVersion="202300"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://growers19-my.sharepoint.com/personal/heidi_qcsinfo_org/Documents/CAEQ EU Operation Data Pulls/mar 2026/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://growers19-my.sharepoint.com/personal/adam_qcsinfo_org/Documents/Desktop 1/May 2026/Tracking/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="63" documentId="11_F6E68D9A88EF2E081061005C784339F02102364B" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6A542BDE-3AED-4AEF-A2FD-69C657A79078}"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="8_{724D1B32-2D62-42C1-AB99-95C2D207222A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{155D2F36-B134-43E0-A8D7-59B401F4ACBC}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="7485" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191028"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="40">
   <si>
     <t>Client ID</t>
   </si>
   <si>
     <t>Operation Name</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Services</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>Issuance Date</t>
+  </si>
+  <si>
+    <t>Period of Measure</t>
+  </si>
+  <si>
+    <t>Desarrollus S.A.</t>
+  </si>
+  <si>
     <t>ECUADOR</t>
   </si>
   <si>
+    <t>EU 848 Crop</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EU 848 A </t>
+  </si>
+  <si>
+    <t>EU-Notice of Temporary Block</t>
+  </si>
+  <si>
+    <t>UYAMAFARMS S.A.</t>
+  </si>
+  <si>
+    <t>EU 848 A</t>
+  </si>
+  <si>
+    <t>Cooperativa Agropecuaria y de Servicios Multiples (COOPABANDO) (julio Angel Rodriguez Cruz)</t>
+  </si>
+  <si>
+    <t>DOMINICAN REPUBLIC</t>
+  </si>
+  <si>
+    <t>ASOCIACIÓN DE PRODUCCIÓN AGRÍCOLA PRODUCCIÓN Y VIDA ASOAGRIPROVI</t>
+  </si>
+  <si>
+    <t>3669</t>
+  </si>
+  <si>
+    <t>Asociacion de Productores de Exportacion de Montecristi, INC (ASEXBAM)</t>
+  </si>
+  <si>
     <t>EU 848 Handler</t>
   </si>
   <si>
     <t>Canceled</t>
   </si>
   <si>
+    <t>3981</t>
+  </si>
+  <si>
+    <t>Aristoteles Alberto Ysalguez Almonte</t>
+  </si>
+  <si>
+    <t>4037</t>
+  </si>
+  <si>
+    <t>Sunrise Foods FZE</t>
+  </si>
+  <si>
+    <t>UNITED ARAB EMIRATES</t>
+  </si>
+  <si>
     <t>EU 848 Processor</t>
   </si>
   <si>
-    <t>EU 848 Crop</t>
-[...17 lines deleted...]
-    <t>Aristoteles Alberto Ysalguez Almonte</t>
+    <t>EU 848 D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ramón Alexander Diaz Gómez </t>
   </si>
   <si>
     <t>4225</t>
   </si>
   <si>
     <t>Juan Maria Otis Dominguez Rojas</t>
   </si>
   <si>
     <t>7502</t>
   </si>
   <si>
     <t>ASOCIACION DE PRODUCCION AGRICOLA MONO BRAVO ASODPAMB</t>
   </si>
   <si>
     <t>EU 848 Producer Group</t>
   </si>
   <si>
-    <t>Issuance Date</t>
-[...14 lines deleted...]
-    <t>EU 848 D</t>
+    <t>7569</t>
+  </si>
+  <si>
+    <t>JOSEPH MARK REYES PALLAZHCO</t>
   </si>
   <si>
     <t>ROSARIO ISABEL CEVALLOS RODRIGUEZ</t>
   </si>
   <si>
-    <t xml:space="preserve">EU 848 A </t>
-[...13 lines deleted...]
-  <si>
     <t>POMA TORRES TEOFILO BENIGNO</t>
   </si>
   <si>
-    <t>UYAMAFARMS S.A.</t>
-[...2 lines deleted...]
-    <t>ASOCIACIÓN DE PRODUCCIÓN AGRÍCOLA PRODUCCIÓN Y VIDA ASOAGRIPROVI</t>
+    <t>Compania Ecuatoriana del Te C.A. CETCA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy\-mm\-dd"/>
   </numFmts>
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FFFF0000"/>
+      <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Accent2" xfId="1" builtinId="33"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -567,438 +596,495 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:K14"/>
+  <dimension ref="A1:H16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F4" sqref="F4"/>
+      <selection activeCell="G1" sqref="G1:G1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="18.54296875" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="12.81640625" customWidth="1"/>
+    <col min="2" max="2" width="19.1328125" customWidth="1"/>
+    <col min="3" max="3" width="22.59765625" customWidth="1"/>
+    <col min="6" max="6" width="24.3984375" customWidth="1"/>
+    <col min="7" max="7" width="24.6640625" customWidth="1"/>
+    <col min="8" max="8" width="30.53125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A1" s="5" t="s">
+    <row r="1" spans="1:8" ht="28.5" x14ac:dyDescent="0.45">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="6" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="5" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="5" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="5" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="5" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="5" t="s">
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" ht="28.5" x14ac:dyDescent="0.45">
+      <c r="A2" s="10">
+        <v>6507</v>
+      </c>
+      <c r="B2" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E2" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="F2" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="G2" s="8">
+        <v>46160</v>
+      </c>
+      <c r="H2" s="8">
+        <v>46251</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" ht="28.5" x14ac:dyDescent="0.45">
+      <c r="A3" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="C3" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D3" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E3" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="F3" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G3" s="7">
+        <v>46100</v>
+      </c>
+      <c r="H3" s="6"/>
+    </row>
+    <row r="4" spans="1:8" ht="71.25" x14ac:dyDescent="0.45">
+      <c r="A4" s="2">
+        <v>3264</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G4" s="5">
+        <v>46066</v>
+      </c>
+      <c r="H4" s="5">
+        <v>46156</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="28.5" x14ac:dyDescent="0.45">
+      <c r="A5" s="2">
+        <v>2866</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="E5" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F5" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G5" s="5">
+        <v>46059</v>
+      </c>
+      <c r="H5" s="5">
+        <v>46065</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="28.5" x14ac:dyDescent="0.45">
+      <c r="A6" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B6" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="D6" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="E6" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="F6" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G6" s="7">
+        <v>46030</v>
+      </c>
+      <c r="H6" s="6"/>
+    </row>
+    <row r="7" spans="1:8" ht="57" x14ac:dyDescent="0.45">
+      <c r="A7" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="F7" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G7" s="7">
+        <v>46022</v>
+      </c>
+      <c r="H7" s="6"/>
+    </row>
+    <row r="8" spans="1:8" ht="57" x14ac:dyDescent="0.45">
+      <c r="A8" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="C8" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D8" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="E8" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="F8" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G8" s="7">
+        <v>46022</v>
+      </c>
+      <c r="H8" s="6"/>
+    </row>
+    <row r="9" spans="1:8" ht="28.5" x14ac:dyDescent="0.45">
+      <c r="A9" s="6">
+        <v>7622</v>
+      </c>
+      <c r="B9" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="C9" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D9" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E9" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="F9" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" s="8">
+        <v>46018</v>
+      </c>
+      <c r="H9" s="8">
+        <v>46108</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="28.5" x14ac:dyDescent="0.45">
+      <c r="A10" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="H1" s="5" t="s">
+      <c r="B10" s="6" t="s">
         <v>23</v>
       </c>
-    </row>
-[...61 lines deleted...]
-      <c r="C4" s="2" t="s">
+      <c r="C10" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E10" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="D4" s="2" t="s">
-[...160 lines deleted...]
-        <v>8</v>
+      <c r="F10" s="6" t="s">
+        <v>21</v>
       </c>
       <c r="G10" s="7">
         <v>46014</v>
       </c>
-      <c r="H10" s="8"/>
-[...11 lines deleted...]
-      <c r="D11" s="2" t="s">
+      <c r="H10" s="6"/>
+    </row>
+    <row r="11" spans="1:8" ht="28.5" x14ac:dyDescent="0.45">
+      <c r="A11" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E11" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="F11" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G11" s="7">
+        <v>46009</v>
+      </c>
+      <c r="H11" s="6"/>
+    </row>
+    <row r="12" spans="1:8" ht="71.25" x14ac:dyDescent="0.45">
+      <c r="A12" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C12" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E12" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="F12" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G12" s="7">
+        <v>45994</v>
+      </c>
+      <c r="H12" s="6"/>
+    </row>
+    <row r="13" spans="1:8" ht="28.5" x14ac:dyDescent="0.45">
+      <c r="A13" s="2">
+        <v>1464</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C13" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="E11" s="2" t="s">
-[...23 lines deleted...]
-      <c r="E12" s="2" t="s">
+      <c r="D13" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E13" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="F12" s="2" t="s">
-[...20 lines deleted...]
-      <c r="E13" s="2" t="s">
+      <c r="F13" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G13" s="9">
+        <v>45981</v>
+      </c>
+      <c r="H13" s="9">
+        <v>45706</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="28.5" x14ac:dyDescent="0.45">
+      <c r="A14" s="6">
+        <v>4216</v>
+      </c>
+      <c r="B14" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="C14" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E14" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="F13" s="2" t="s">
-[...20 lines deleted...]
-      <c r="E14" s="2" t="s">
+      <c r="F14" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="G14" s="8">
+        <v>45941</v>
+      </c>
+      <c r="H14" s="8">
+        <v>46031</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="71.25" x14ac:dyDescent="0.45">
+      <c r="A15" s="2">
+        <v>3152</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="E15" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F14" s="2" t="s">
-[...5 lines deleted...]
-      <c r="H14" s="8"/>
+      <c r="F15" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G15" s="5">
+        <v>45925</v>
+      </c>
+      <c r="H15" s="5">
+        <v>46014</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="28.5" x14ac:dyDescent="0.45">
+      <c r="A16" s="6">
+        <v>7580</v>
+      </c>
+      <c r="B16" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D16" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E16" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="F16" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="G16" s="8">
+        <v>45909</v>
+      </c>
+      <c r="H16" s="8">
+        <v>45998</v>
+      </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:A15">
-    <sortCondition ref="A1:A15"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:H16">
+    <sortCondition descending="1" ref="G1:G16"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Adam Maxwell</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision/>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>