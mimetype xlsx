--- v4 (2026-05-21)
+++ v5 (2026-07-06)
@@ -1,82 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://growers19-my.sharepoint.com/personal/adam_qcsinfo_org/Documents/Desktop 1/May 2026/Tracking/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://growers19-my.sharepoint.com/personal/adam_qcsinfo_org/Documents/Desktop 1/June 2026/Tracking/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{724D1B32-2D62-42C1-AB99-95C2D207222A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{155D2F36-B134-43E0-A8D7-59B401F4ACBC}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{6048678D-C1EE-4DB3-9AED-FF6BC990B38B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="7485" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-98" yWindow="-98" windowWidth="19396" windowHeight="11475" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="130" uniqueCount="49">
   <si>
     <t>Client ID</t>
   </si>
   <si>
     <t>Operation Name</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Services</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Issuance Date</t>
   </si>
   <si>
     <t>Period of Measure</t>
   </si>
   <si>
@@ -151,51 +152,78 @@
   <si>
     <t>Juan Maria Otis Dominguez Rojas</t>
   </si>
   <si>
     <t>7502</t>
   </si>
   <si>
     <t>ASOCIACION DE PRODUCCION AGRICOLA MONO BRAVO ASODPAMB</t>
   </si>
   <si>
     <t>EU 848 Producer Group</t>
   </si>
   <si>
     <t>7569</t>
   </si>
   <si>
     <t>JOSEPH MARK REYES PALLAZHCO</t>
   </si>
   <si>
     <t>ROSARIO ISABEL CEVALLOS RODRIGUEZ</t>
   </si>
   <si>
     <t>POMA TORRES TEOFILO BENIGNO</t>
   </si>
   <si>
+    <t>3818</t>
+  </si>
+  <si>
+    <t>Yonny de Jesus Reyes Serrata</t>
+  </si>
+  <si>
+    <t>6786</t>
+  </si>
+  <si>
+    <t>RIGTHS FOODS INCLUSIVECOMPANY CIA. LTDA.</t>
+  </si>
+  <si>
+    <t>7582</t>
+  </si>
+  <si>
+    <t>Maritza del Carmen Mata Almonte</t>
+  </si>
+  <si>
+    <t>7622</t>
+  </si>
+  <si>
+    <t>Decertified</t>
+  </si>
+  <si>
     <t>Compania Ecuatoriana del Te C.A. CETCA</t>
+  </si>
+  <si>
+    <t>Silvia Jaqueline García Solano</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy\-mm\-dd"/>
   </numFmts>
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -224,103 +252,114 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="12">
+  <cellXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Accent2" xfId="1" builtinId="33"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -596,470 +635,654 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:H16"/>
+  <dimension ref="A1:P23"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G1" sqref="G1:G1048576"/>
+    <sheetView tabSelected="1" topLeftCell="A17" workbookViewId="0">
+      <selection activeCell="A17" sqref="A1:A1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.45"/>
   <cols>
+    <col min="1" max="1" width="9.06640625" style="14"/>
     <col min="2" max="2" width="19.1328125" customWidth="1"/>
     <col min="3" max="3" width="22.59765625" customWidth="1"/>
     <col min="6" max="6" width="24.3984375" customWidth="1"/>
-    <col min="7" max="7" width="24.6640625" customWidth="1"/>
-    <col min="8" max="8" width="30.53125" customWidth="1"/>
+    <col min="7" max="7" width="17.1328125" style="14" customWidth="1"/>
+    <col min="8" max="8" width="13.59765625" style="14" customWidth="1"/>
+    <col min="16" max="16" width="14.3984375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="28.5" x14ac:dyDescent="0.45">
+    <row r="1" spans="1:16" ht="28.5" x14ac:dyDescent="0.45">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="2" spans="1:8" ht="28.5" x14ac:dyDescent="0.45">
-[...6 lines deleted...]
-      <c r="C2" s="11" t="s">
+    <row r="2" spans="1:16" ht="28.5" x14ac:dyDescent="0.45">
+      <c r="A2" s="6">
+        <v>7580</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="C2" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E2" s="6" t="s">
         <v>11</v>
       </c>
       <c r="F2" s="6" t="s">
         <v>12</v>
       </c>
       <c r="G2" s="8">
-        <v>46160</v>
+        <v>45909</v>
       </c>
       <c r="H2" s="8">
-        <v>46251</v>
-[...39 lines deleted...]
-      <c r="E4" s="4" t="s">
+        <v>45998</v>
+      </c>
+      <c r="P2" s="10"/>
+    </row>
+    <row r="3" spans="1:16" ht="71.25" x14ac:dyDescent="0.45">
+      <c r="A3" s="2">
+        <v>3152</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="E3" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F4" s="4" t="s">
+      <c r="F3" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="G4" s="5">
-[...6 lines deleted...]
-    <row r="5" spans="1:8" ht="28.5" x14ac:dyDescent="0.45">
+      <c r="G3" s="5">
+        <v>45925</v>
+      </c>
+      <c r="H3" s="5">
+        <v>46014</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" ht="28.5" x14ac:dyDescent="0.45">
+      <c r="A4" s="6">
+        <v>4216</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="C4" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E4" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="G4" s="8">
+        <v>45941</v>
+      </c>
+      <c r="H4" s="8">
+        <v>46031</v>
+      </c>
+      <c r="P4" s="10"/>
+    </row>
+    <row r="5" spans="1:16" ht="28.5" x14ac:dyDescent="0.45">
       <c r="A5" s="2">
-        <v>2866</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1464</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>8</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="D5" s="4" t="s">
-[...3 lines deleted...]
-        <v>14</v>
+      <c r="D5" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>11</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="G5" s="5">
-[...6 lines deleted...]
-    <row r="6" spans="1:8" ht="28.5" x14ac:dyDescent="0.45">
+      <c r="G5" s="9">
+        <v>45981</v>
+      </c>
+      <c r="H5" s="9">
+        <v>45706</v>
+      </c>
+      <c r="P5" s="10"/>
+    </row>
+    <row r="6" spans="1:16" ht="71.25" x14ac:dyDescent="0.45">
       <c r="A6" s="6" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B6" s="6" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="C6" s="6" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D6" s="6" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="E6" s="6" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="7">
-        <v>46030</v>
+        <v>45994</v>
       </c>
       <c r="H6" s="6"/>
-    </row>
-    <row r="7" spans="1:8" ht="57" x14ac:dyDescent="0.45">
+      <c r="P6" s="10"/>
+    </row>
+    <row r="7" spans="1:16" ht="28.5" x14ac:dyDescent="0.45">
       <c r="A7" s="6" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C7" s="6" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F7" s="6" t="s">
         <v>21</v>
       </c>
       <c r="G7" s="7">
-        <v>46022</v>
+        <v>46009</v>
       </c>
       <c r="H7" s="6"/>
-    </row>
-    <row r="8" spans="1:8" ht="57" x14ac:dyDescent="0.45">
+      <c r="P7" s="10"/>
+    </row>
+    <row r="8" spans="1:16" ht="28.5" x14ac:dyDescent="0.45">
       <c r="A8" s="6" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="C8" s="6" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="D8" s="6" t="s">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>21</v>
       </c>
       <c r="G8" s="7">
-        <v>46022</v>
+        <v>46014</v>
       </c>
       <c r="H8" s="6"/>
-    </row>
-    <row r="9" spans="1:8" ht="28.5" x14ac:dyDescent="0.45">
+      <c r="P8" s="10"/>
+    </row>
+    <row r="9" spans="1:16" ht="28.5" x14ac:dyDescent="0.45">
       <c r="A9" s="6">
         <v>7622</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>11</v>
       </c>
       <c r="F9" s="6" t="s">
         <v>12</v>
       </c>
       <c r="G9" s="8">
         <v>46018</v>
       </c>
       <c r="H9" s="8">
         <v>46108</v>
       </c>
     </row>
-    <row r="10" spans="1:8" ht="28.5" x14ac:dyDescent="0.45">
+    <row r="10" spans="1:16" ht="57" x14ac:dyDescent="0.45">
       <c r="A10" s="6" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="G10" s="7">
-        <v>46014</v>
+        <v>46022</v>
       </c>
       <c r="H10" s="6"/>
     </row>
-    <row r="11" spans="1:8" ht="28.5" x14ac:dyDescent="0.45">
+    <row r="11" spans="1:16" ht="57" x14ac:dyDescent="0.45">
       <c r="A11" s="6" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="D11" s="6" t="s">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F11" s="6" t="s">
         <v>21</v>
       </c>
       <c r="G11" s="7">
-        <v>46009</v>
+        <v>46022</v>
       </c>
       <c r="H11" s="6"/>
-    </row>
-    <row r="12" spans="1:8" ht="71.25" x14ac:dyDescent="0.45">
+      <c r="P11" s="10"/>
+    </row>
+    <row r="12" spans="1:16" ht="28.5" x14ac:dyDescent="0.45">
       <c r="A12" s="6" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="D12" s="6" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="F12" s="6" t="s">
         <v>21</v>
       </c>
       <c r="G12" s="7">
-        <v>45994</v>
+        <v>46030</v>
       </c>
       <c r="H12" s="6"/>
-    </row>
-    <row r="13" spans="1:8" ht="28.5" x14ac:dyDescent="0.45">
+      <c r="P12" s="10"/>
+    </row>
+    <row r="13" spans="1:16" ht="28.5" x14ac:dyDescent="0.45">
       <c r="A13" s="2">
-        <v>1464</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>2866</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>13</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="D13" s="3" t="s">
-[...3 lines deleted...]
-        <v>11</v>
+      <c r="D13" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="E13" s="4" t="s">
+        <v>14</v>
       </c>
       <c r="F13" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="G13" s="9">
-[...13 lines deleted...]
-      <c r="C14" s="6" t="s">
+      <c r="G13" s="5">
+        <v>46059</v>
+      </c>
+      <c r="H13" s="5">
+        <v>46065</v>
+      </c>
+      <c r="P13" s="10"/>
+    </row>
+    <row r="14" spans="1:16" ht="71.25" x14ac:dyDescent="0.45">
+      <c r="A14" s="2">
+        <v>3264</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="E14" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F14" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G14" s="5">
+        <v>46066</v>
+      </c>
+      <c r="H14" s="5">
+        <v>46156</v>
+      </c>
+      <c r="P14" s="10"/>
+    </row>
+    <row r="15" spans="1:16" ht="28.5" x14ac:dyDescent="0.45">
+      <c r="A15" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B15" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D15" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E15" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="F15" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G15" s="7">
+        <v>46100</v>
+      </c>
+      <c r="H15" s="6"/>
+    </row>
+    <row r="16" spans="1:16" ht="28.5" x14ac:dyDescent="0.45">
+      <c r="A16" s="2">
+        <v>6507</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G16" s="13">
+        <v>46160</v>
+      </c>
+      <c r="H16" s="13">
+        <v>46250</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="28.5" x14ac:dyDescent="0.45">
+      <c r="A17" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="G17" s="12">
+        <v>46168</v>
+      </c>
+      <c r="H17" s="2"/>
+    </row>
+    <row r="18" spans="1:8" ht="28.5" x14ac:dyDescent="0.45">
+      <c r="A18" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="C18" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E14" s="6" t="s">
+      <c r="D18" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G18" s="12">
+        <v>46171</v>
+      </c>
+      <c r="H18" s="2"/>
+    </row>
+    <row r="19" spans="1:8" ht="28.5" x14ac:dyDescent="0.45">
+      <c r="A19" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G19" s="12">
+        <v>46174</v>
+      </c>
+      <c r="H19" s="2"/>
+    </row>
+    <row r="20" spans="1:8" ht="42.75" x14ac:dyDescent="0.45">
+      <c r="A20" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G20" s="12">
+        <v>46174</v>
+      </c>
+      <c r="H20" s="2"/>
+    </row>
+    <row r="21" spans="1:8" ht="42.75" x14ac:dyDescent="0.45">
+      <c r="A21" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G21" s="12">
+        <v>46174</v>
+      </c>
+      <c r="H21" s="2"/>
+    </row>
+    <row r="22" spans="1:8" ht="28.5" x14ac:dyDescent="0.45">
+      <c r="A22" s="2">
+        <v>6525</v>
+      </c>
+      <c r="B22" s="11" t="s">
+        <v>48</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E22" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="F14" s="6" t="s">
+      <c r="F22" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="G14" s="8">
-[...19 lines deleted...]
-      <c r="E15" s="4" t="s">
+      <c r="G22" s="13">
+        <v>46183</v>
+      </c>
+      <c r="H22" s="13">
+        <v>46273</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="28.5" x14ac:dyDescent="0.45">
+      <c r="A23" s="2">
+        <v>6525</v>
+      </c>
+      <c r="B23" s="11" t="s">
+        <v>48</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E23" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="F15" s="4" t="s">
+      <c r="F23" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="G15" s="5">
-[...29 lines deleted...]
-        <v>45998</v>
+      <c r="G23" s="13">
+        <v>46199</v>
+      </c>
+      <c r="H23" s="13">
+        <v>46289</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:H16">
-    <sortCondition descending="1" ref="G1:G16"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:H21">
+    <sortCondition ref="G7:G21"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>