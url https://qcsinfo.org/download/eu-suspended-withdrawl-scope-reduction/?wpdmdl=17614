--- v5 (2026-07-06)
+++ v6 (2026-09-03)
@@ -1,365 +1,336 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://growers19-my.sharepoint.com/personal/adam_qcsinfo_org/Documents/Desktop 1/June 2026/Tracking/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://growers19-my.sharepoint.com/personal/heidi_qcsinfo_org/Documents/CAEQ EU Operation Data Pulls/sept 2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{6048678D-C1EE-4DB3-9AED-FF6BC990B38B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="109" documentId="8_{6D4CDF56-F04F-4349-AC6D-526C8745C84A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{EFDFC156-2907-415B-995F-0268E8DF04E1}"/>
   <bookViews>
-    <workbookView xWindow="-98" yWindow="-98" windowWidth="19396" windowHeight="11475" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="130" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="47">
   <si>
     <t>Client ID</t>
   </si>
   <si>
     <t>Operation Name</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Services</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Issuance Date</t>
   </si>
   <si>
     <t>Period of Measure</t>
   </si>
   <si>
+    <t>ROSARIO ISABEL CEVALLOS RODRIGUEZ</t>
+  </si>
+  <si>
+    <t>ECUADOR</t>
+  </si>
+  <si>
+    <t>EU 848 Crop</t>
+  </si>
+  <si>
+    <t>EU 848 A</t>
+  </si>
+  <si>
+    <t>EU-Notice of Temporary Block</t>
+  </si>
+  <si>
+    <t>Cooperativa Agropecuaria y de Servicios Multiples (COOPABANDO) (julio Angel Rodriguez Cruz)</t>
+  </si>
+  <si>
+    <t>DOMINICAN REPUBLIC</t>
+  </si>
+  <si>
+    <t>Ramón Alexander Diaz Gómez</t>
+  </si>
+  <si>
     <t>Desarrollus S.A.</t>
   </si>
   <si>
-    <t>ECUADOR</t>
-[...8 lines deleted...]
-    <t>EU-Notice of Temporary Block</t>
+    <t>Asociacion de Productores de Exportacion de Montecristi, INC (ASEXBAM)</t>
+  </si>
+  <si>
+    <t>EU 848 Handler</t>
+  </si>
+  <si>
+    <t>Canceled</t>
+  </si>
+  <si>
+    <t>Juan Maria Otis Dominguez Rojas</t>
+  </si>
+  <si>
+    <t>Aristoteles Alberto Ysalguez Almonte</t>
+  </si>
+  <si>
+    <t>POMA TORRES TEOFILO BENIGNO</t>
+  </si>
+  <si>
+    <t>ASOCIACION DE PRODUCCION AGRICOLA MONO BRAVO ASODPAMB</t>
+  </si>
+  <si>
+    <t>EU 848 Producer Group</t>
+  </si>
+  <si>
+    <t>Sunrise Foods FZE</t>
+  </si>
+  <si>
+    <t>UNITED ARAB EMIRATES</t>
+  </si>
+  <si>
+    <t>EU 848 Processor</t>
+  </si>
+  <si>
+    <t>EU 848 D</t>
   </si>
   <si>
     <t>UYAMAFARMS S.A.</t>
   </si>
   <si>
-    <t>EU 848 A</t>
-[...7 lines deleted...]
-  <si>
     <t>ASOCIACIÓN DE PRODUCCIÓN AGRÍCOLA PRODUCCIÓN Y VIDA ASOAGRIPROVI</t>
   </si>
   <si>
-    <t>3669</t>
-[...52 lines deleted...]
-  <si>
     <t>JOSEPH MARK REYES PALLAZHCO</t>
   </si>
   <si>
-    <t>ROSARIO ISABEL CEVALLOS RODRIGUEZ</t>
-[...5 lines deleted...]
-    <t>3818</t>
+    <t>Compania Ecuatoriana del Te C.A. CETCA</t>
+  </si>
+  <si>
+    <t>Decertified</t>
+  </si>
+  <si>
+    <t>Maritza del Carmen Mata Almonte</t>
   </si>
   <si>
     <t>Yonny de Jesus Reyes Serrata</t>
   </si>
   <si>
-    <t>6786</t>
-[...1 lines deleted...]
-  <si>
     <t>RIGTHS FOODS INCLUSIVECOMPANY CIA. LTDA.</t>
   </si>
   <si>
-    <t>7582</t>
-[...13 lines deleted...]
-  <si>
     <t>Silvia Jaqueline García Solano</t>
+  </si>
+  <si>
+    <t>6718</t>
+  </si>
+  <si>
+    <t>UNIDAD AGRICOLA LUCERO, S.R.L.</t>
+  </si>
+  <si>
+    <t>Juan David Noblecilla Santistevan</t>
+  </si>
+  <si>
+    <t>ALL FIELDS ECUADOR S.A.</t>
+  </si>
+  <si>
+    <t>AGRICOLA DONJUANITO S.A.S.</t>
+  </si>
+  <si>
+    <t>AGRICOLA JUANANTONIO S.A.S.</t>
+  </si>
+  <si>
+    <t>Asociación de Bananeros de Guatapanal - ASOBAGUA</t>
+  </si>
+  <si>
+    <t>EU 848 Conversion</t>
+  </si>
+  <si>
+    <t>José Alfonso Trinidad</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
-[...2 lines deleted...]
-  <fonts count="3" x14ac:knownFonts="1">
+  <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
       <sz val="11"/>
-      <color theme="0"/>
-[...5 lines deleted...]
-      <sz val="11"/>
+      <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="5"/>
+        <fgColor theme="7" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="15">
+  <cellXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
-    <cellStyle name="Accent2" xfId="1" builtinId="33"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
-[...3 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -635,679 +606,981 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:P23"/>
+  <dimension ref="A1:H36"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A17" workbookViewId="0">
-      <selection activeCell="A17" sqref="A1:A1048576"/>
+    <sheetView tabSelected="1" topLeftCell="A31" workbookViewId="0">
+      <selection activeCell="B31" sqref="B31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="9.06640625" style="14"/>
-[...5 lines deleted...]
-    <col min="16" max="16" width="14.3984375" customWidth="1"/>
+    <col min="2" max="2" width="13.81640625" customWidth="1"/>
+    <col min="3" max="3" width="14.26953125" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
+    <col min="7" max="7" width="18.54296875" customWidth="1"/>
+    <col min="8" max="8" width="13.26953125" customWidth="1"/>
+    <col min="9" max="9" width="8.7265625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="28.5" x14ac:dyDescent="0.45">
+    <row r="1" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="2" spans="1:16" ht="28.5" x14ac:dyDescent="0.45">
-      <c r="A2" s="6">
+    <row r="2" spans="1:8" ht="58" x14ac:dyDescent="0.35">
+      <c r="A2" s="2">
         <v>7580</v>
       </c>
-      <c r="B2" s="6" t="s">
-[...11 lines deleted...]
-      <c r="F2" s="6" t="s">
+      <c r="B2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F2" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="G2" s="8">
+      <c r="G2" s="3">
         <v>45909</v>
       </c>
-      <c r="H2" s="8">
+      <c r="H2" s="3">
         <v>45998</v>
       </c>
-      <c r="P2" s="10"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:16" ht="71.25" x14ac:dyDescent="0.45">
+    </row>
+    <row r="3" spans="1:8" ht="101.5" x14ac:dyDescent="0.35">
       <c r="A3" s="2">
         <v>3152</v>
       </c>
-      <c r="B3" s="3" t="s">
+      <c r="B3" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" s="3">
+        <v>45925</v>
+      </c>
+      <c r="H3" s="3">
+        <v>46014</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" ht="58" x14ac:dyDescent="0.35">
+      <c r="A4" s="2">
+        <v>4216</v>
+      </c>
+      <c r="B4" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="C3" s="4" t="s">
-[...8 lines deleted...]
-      <c r="F3" s="4" t="s">
+      <c r="C4" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="G3" s="5">
-[...25 lines deleted...]
-      <c r="G4" s="8">
+      <c r="G4" s="3">
         <v>45941</v>
       </c>
-      <c r="H4" s="8">
+      <c r="H4" s="3">
         <v>46031</v>
       </c>
-      <c r="P4" s="10"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:16" ht="28.5" x14ac:dyDescent="0.45">
+    </row>
+    <row r="5" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A5" s="2">
         <v>1464</v>
       </c>
-      <c r="B5" s="3" t="s">
-[...11 lines deleted...]
-      <c r="F5" s="4" t="s">
+      <c r="B5" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F5" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="G5" s="9">
+      <c r="G5" s="3">
         <v>45981</v>
       </c>
-      <c r="H5" s="9">
+      <c r="H5" s="3">
         <v>45706</v>
       </c>
-      <c r="P5" s="10"/>
-[...2 lines deleted...]
-      <c r="A6" s="6" t="s">
+    </row>
+    <row r="6" spans="1:8" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="2">
+        <v>3669</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="D6" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="B6" s="6" t="s">
-[...5 lines deleted...]
-      <c r="D6" s="6" t="s">
+      <c r="E6" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" s="3">
+        <v>45994</v>
+      </c>
+      <c r="H6" s="2"/>
+    </row>
+    <row r="7" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="2">
+        <v>4225</v>
+      </c>
+      <c r="B7" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="E6" s="6" t="s">
+      <c r="C7" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="F6" s="6" t="s">
+      <c r="D7" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" s="3">
+        <v>46009</v>
+      </c>
+      <c r="H7" s="2"/>
+    </row>
+    <row r="8" spans="1:8" ht="58" x14ac:dyDescent="0.35">
+      <c r="A8" s="2">
+        <v>3981</v>
+      </c>
+      <c r="B8" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="G6" s="7">
-[...18 lines deleted...]
-      <c r="E7" s="6" t="s">
+      <c r="C8" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="F7" s="6" t="s">
-[...9 lines deleted...]
-      <c r="A8" s="6" t="s">
+      <c r="D8" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" s="3">
+        <v>46014</v>
+      </c>
+      <c r="H8" s="2"/>
+    </row>
+    <row r="9" spans="1:8" ht="58" x14ac:dyDescent="0.35">
+      <c r="A9" s="2">
+        <v>7622</v>
+      </c>
+      <c r="B9" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="B8" s="6" t="s">
+      <c r="C9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" s="3">
+        <v>46018</v>
+      </c>
+      <c r="H9" s="3">
+        <v>46108</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="87" x14ac:dyDescent="0.35">
+      <c r="A10" s="2">
+        <v>7502</v>
+      </c>
+      <c r="B10" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="C8" s="6" t="s">
-[...62 lines deleted...]
-      <c r="G10" s="7">
+      <c r="C10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" s="3">
         <v>46022</v>
       </c>
-      <c r="H10" s="6"/>
-[...20 lines deleted...]
-      <c r="G11" s="7">
+      <c r="H10" s="2"/>
+    </row>
+    <row r="11" spans="1:8" ht="87" x14ac:dyDescent="0.35">
+      <c r="A11" s="2">
+        <v>7502</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" s="3">
         <v>46022</v>
       </c>
-      <c r="H11" s="6"/>
-[...6 lines deleted...]
-      <c r="B12" s="6" t="s">
+      <c r="H11" s="2"/>
+    </row>
+    <row r="12" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A12" s="2">
+        <v>4037</v>
+      </c>
+      <c r="B12" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="C12" s="6" t="s">
+      <c r="C12" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="D12" s="6" t="s">
+      <c r="D12" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="E12" s="6" t="s">
+      <c r="E12" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="F12" s="6" t="s">
-[...2 lines deleted...]
-      <c r="G12" s="7">
+      <c r="F12" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" s="3">
         <v>46030</v>
       </c>
-      <c r="H12" s="6"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:16" ht="28.5" x14ac:dyDescent="0.45">
+      <c r="H12" s="2"/>
+    </row>
+    <row r="13" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A13" s="2">
         <v>2866</v>
       </c>
-      <c r="B13" s="4" t="s">
-[...11 lines deleted...]
-      <c r="F13" s="4" t="s">
+      <c r="B13" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F13" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="G13" s="5">
+      <c r="G13" s="3">
         <v>46059</v>
       </c>
-      <c r="H13" s="5">
+      <c r="H13" s="3">
         <v>46065</v>
       </c>
-      <c r="P13" s="10"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:16" ht="71.25" x14ac:dyDescent="0.45">
+    </row>
+    <row r="14" spans="1:8" ht="101.5" x14ac:dyDescent="0.35">
       <c r="A14" s="2">
         <v>3264</v>
       </c>
-      <c r="B14" s="3" t="s">
-[...11 lines deleted...]
-      <c r="F14" s="4" t="s">
+      <c r="B14" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F14" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="G14" s="5">
+      <c r="G14" s="3">
         <v>46066</v>
       </c>
-      <c r="H14" s="5">
+      <c r="H14" s="3">
         <v>46156</v>
       </c>
-      <c r="P14" s="10"/>
-[...20 lines deleted...]
-      <c r="G15" s="7">
+    </row>
+    <row r="15" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="2">
+        <v>7569</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" s="3">
         <v>46100</v>
       </c>
-      <c r="H15" s="6"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:16" ht="28.5" x14ac:dyDescent="0.45">
+      <c r="H15" s="2"/>
+    </row>
+    <row r="16" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A16" s="2">
         <v>6507</v>
       </c>
-      <c r="B16" s="3" t="s">
-[...11 lines deleted...]
-      <c r="F16" s="3" t="s">
+      <c r="B16" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F16" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="G16" s="13">
+      <c r="G16" s="3">
         <v>46160</v>
       </c>
-      <c r="H16" s="13">
+      <c r="H16" s="3">
         <v>46250</v>
       </c>
     </row>
-    <row r="17" spans="1:8" ht="28.5" x14ac:dyDescent="0.45">
-[...12 lines deleted...]
-      <c r="E17" s="3" t="s">
+    <row r="17" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A17" s="2">
+        <v>7622</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="G17" s="3">
+        <v>46168</v>
+      </c>
+      <c r="H17" s="2"/>
+    </row>
+    <row r="18" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="2">
+        <v>7582</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C18" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="F17" s="3" t="s">
-[...20 lines deleted...]
-      <c r="E18" s="3" t="s">
+      <c r="D18" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" s="3">
+        <v>46171</v>
+      </c>
+      <c r="H18" s="2"/>
+    </row>
+    <row r="19" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+      <c r="A19" s="2">
+        <v>3818</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C19" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="F18" s="3" t="s">
-[...26 lines deleted...]
-      <c r="G19" s="12">
+      <c r="D19" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" s="3">
         <v>46174</v>
       </c>
       <c r="H19" s="2"/>
     </row>
-    <row r="20" spans="1:8" ht="42.75" x14ac:dyDescent="0.45">
-[...12 lines deleted...]
-      <c r="E20" s="3" t="s">
+    <row r="20" spans="1:8" ht="58" x14ac:dyDescent="0.35">
+      <c r="A20" s="2">
+        <v>6786</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="E20" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="F20" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G20" s="12">
+      <c r="F20" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="G20" s="3">
         <v>46174</v>
       </c>
       <c r="H20" s="2"/>
     </row>
-    <row r="21" spans="1:8" ht="42.75" x14ac:dyDescent="0.45">
-[...9 lines deleted...]
-      <c r="D21" s="3" t="s">
+    <row r="21" spans="1:8" ht="58" x14ac:dyDescent="0.35">
+      <c r="A21" s="2">
+        <v>6786</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D21" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="E21" s="3" t="s">
+      <c r="E21" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="F21" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G21" s="12">
+      <c r="F21" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="G21" s="3">
         <v>46174</v>
       </c>
       <c r="H21" s="2"/>
     </row>
-    <row r="22" spans="1:8" ht="28.5" x14ac:dyDescent="0.45">
+    <row r="22" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A22" s="2">
         <v>6525</v>
       </c>
-      <c r="B22" s="11" t="s">
-[...11 lines deleted...]
-      <c r="F22" s="3" t="s">
+      <c r="B22" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F22" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="G22" s="13">
+      <c r="G22" s="3">
         <v>46183</v>
       </c>
-      <c r="H22" s="13">
+      <c r="H22" s="3">
         <v>46273</v>
       </c>
     </row>
-    <row r="23" spans="1:8" ht="28.5" x14ac:dyDescent="0.45">
+    <row r="23" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A23" s="2">
         <v>6525</v>
       </c>
-      <c r="B23" s="11" t="s">
-[...11 lines deleted...]
-      <c r="F23" s="3" t="s">
+      <c r="B23" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F23" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="G23" s="13">
+      <c r="G23" s="3">
         <v>46199</v>
       </c>
-      <c r="H23" s="13">
+      <c r="H23" s="3">
         <v>46289</v>
       </c>
     </row>
+    <row r="24" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A24" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="G24" s="10">
+        <v>46202</v>
+      </c>
+      <c r="H24" s="7"/>
+    </row>
+    <row r="25" spans="1:8" ht="58" x14ac:dyDescent="0.35">
+      <c r="A25" s="2">
+        <v>3463</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D25" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="E25" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G25" s="5">
+        <v>46211</v>
+      </c>
+      <c r="H25" s="5">
+        <v>46301</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+      <c r="A26" s="2">
+        <v>4096</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="G26" s="8">
+        <v>46226</v>
+      </c>
+      <c r="H26" s="9"/>
+    </row>
+    <row r="27" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A27" s="2">
+        <v>4096</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="G27" s="8">
+        <v>46226</v>
+      </c>
+      <c r="H27" s="9"/>
+    </row>
+    <row r="28" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A28" s="2">
+        <v>7746</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="G28" s="8">
+        <v>46233</v>
+      </c>
+      <c r="H28" s="9"/>
+    </row>
+    <row r="29" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A29" s="2">
+        <v>7747</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="G29" s="8">
+        <v>46233</v>
+      </c>
+      <c r="H29" s="9"/>
+    </row>
+    <row r="30" spans="1:8" ht="58" x14ac:dyDescent="0.35">
+      <c r="A30" s="2">
+        <v>7647</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G30" s="8">
+        <v>46241</v>
+      </c>
+      <c r="H30" s="8">
+        <v>46331</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A31" s="11">
+        <v>6507</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C31" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F31" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G31" s="8">
+        <v>46245</v>
+      </c>
+      <c r="H31" s="9"/>
+    </row>
+    <row r="32" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A32" s="11">
+        <v>6507</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C32" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F32" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G32" s="8">
+        <v>46245</v>
+      </c>
+      <c r="H32" s="9"/>
+    </row>
+    <row r="33" spans="1:8" ht="58" x14ac:dyDescent="0.35">
+      <c r="A33" s="11">
+        <v>4137</v>
+      </c>
+      <c r="B33" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="C33" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="D33" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F33" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G33" s="8">
+        <v>46265</v>
+      </c>
+      <c r="H33" s="9"/>
+    </row>
+    <row r="34" spans="1:8" ht="58" x14ac:dyDescent="0.35">
+      <c r="A34" s="11">
+        <v>4137</v>
+      </c>
+      <c r="B34" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="C34" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F34" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G34" s="8">
+        <v>46265</v>
+      </c>
+      <c r="H34" s="9"/>
+    </row>
+    <row r="35" spans="1:8" ht="58" x14ac:dyDescent="0.35">
+      <c r="A35" s="11">
+        <v>4137</v>
+      </c>
+      <c r="B35" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="C35" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="D35" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F35" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G35" s="8">
+        <v>46265</v>
+      </c>
+      <c r="H35" s="9"/>
+    </row>
+    <row r="36" spans="1:8" ht="58" x14ac:dyDescent="0.35">
+      <c r="A36" s="11">
+        <v>4137</v>
+      </c>
+      <c r="B36" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="C36" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="D36" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F36" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G36" s="8">
+        <v>46266</v>
+      </c>
+      <c r="H36" s="9"/>
+    </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:H21">
-[...1 lines deleted...]
-  </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Adam Maxwell</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>