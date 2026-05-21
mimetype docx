--- v0 (2025-10-10)
+++ v1 (2026-05-21)
@@ -29,115 +29,123 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1541"/>
         <w:gridCol w:w="1549"/>
         <w:gridCol w:w="282"/>
         <w:gridCol w:w="235"/>
-        <w:gridCol w:w="799"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1924"/>
+        <w:gridCol w:w="859"/>
+        <w:gridCol w:w="839"/>
+        <w:gridCol w:w="1085"/>
         <w:gridCol w:w="355"/>
         <w:gridCol w:w="453"/>
         <w:gridCol w:w="739"/>
         <w:gridCol w:w="1345"/>
         <w:gridCol w:w="1518"/>
       </w:tblGrid>
       <w:tr w:rsidR="0019579A" w:rsidRPr="002945C8" w14:paraId="211701A2" w14:textId="77777777" w:rsidTr="00C217E1">
         <w:trPr>
           <w:trHeight w:val="350"/>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F704514" w14:textId="3A842EC5" w:rsidR="0019579A" w:rsidRPr="00C217E1" w:rsidRDefault="0019579A" w:rsidP="00C217E1">
+          <w:p w14:paraId="4F704514" w14:textId="6D013E2A" w:rsidR="0019579A" w:rsidRPr="00C217E1" w:rsidRDefault="0019579A" w:rsidP="00C217E1">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C217E1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>Request for NOP Import Certificate</w:t>
+              <w:t>NOP Import Certificate</w:t>
             </w:r>
             <w:r w:rsidR="00D9037A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> (NOPIC)</w:t>
+            </w:r>
+            <w:r w:rsidR="00070EE1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Request Form</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B63E44" w:rsidRPr="007E7F4F" w14:paraId="65175A65" w14:textId="77777777" w:rsidTr="00C217E1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="00517FA6" w14:textId="77777777" w:rsidR="00FA7BA5" w:rsidRDefault="00D8333B" w:rsidP="00025676">
+          <w:p w14:paraId="3871AB46" w14:textId="2E2D90D9" w:rsidR="008419BF" w:rsidRDefault="00D8333B" w:rsidP="00025676">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C217E1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Instructions:</w:t>
             </w:r>
             <w:r w:rsidRPr="00C217E1">
@@ -218,67 +226,59 @@
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>organic product</w:t>
             </w:r>
             <w:r w:rsidR="003D501B" w:rsidRPr="00C217E1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00C217E1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00D07FD2" w:rsidRPr="00C217E1">
+            <w:r w:rsidR="00A21ADD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> be exported</w:t>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>prior to export</w:t>
             </w:r>
             <w:r w:rsidR="00B63E44" w:rsidRPr="00C217E1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009F7B0F" w:rsidRPr="00C217E1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">from a foreign country </w:t>
             </w:r>
             <w:r w:rsidR="00B63E44" w:rsidRPr="00C217E1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
@@ -380,311 +380,292 @@
             </w:r>
             <w:r w:rsidR="00D35DA6" w:rsidRPr="00D11605">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">  Information must be complete at the time of submission</w:t>
             </w:r>
             <w:r w:rsidR="00652DF3" w:rsidRPr="00D11605">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidR="00BF7975" w:rsidRPr="00A921B4">
+            <w:r w:rsidR="008616B0" w:rsidRPr="00A921B4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidR="00F7187C" w:rsidRPr="00A921B4">
+            <w:r w:rsidR="00EA4E6B" w:rsidRPr="00A921B4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">s per 7 CFR §205.273(a), persons exporting organic products to the United States must request an NOP Import Certificate from a certifying agent </w:t>
-[...4 lines deleted...]
-                <w:bCs/>
+              <w:t>n approved</w:t>
+            </w:r>
+            <w:r w:rsidR="00C37C5B" w:rsidRPr="00A921B4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:u w:val="single"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00F7187C" w:rsidRPr="00A921B4">
+              </w:rPr>
+              <w:t xml:space="preserve"> NOP Import Certificate</w:t>
+            </w:r>
+            <w:r w:rsidR="00954B0C" w:rsidRPr="00A921B4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="008616B0" w:rsidRPr="00A921B4">
+              <w:t xml:space="preserve"> will</w:t>
+            </w:r>
+            <w:r w:rsidR="00C37C5B" w:rsidRPr="00A921B4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> A</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00EA4E6B" w:rsidRPr="00A921B4">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0016655A" w:rsidRPr="00A921B4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>n approved</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00C37C5B" w:rsidRPr="00A921B4">
+              <w:t>appl</w:t>
+            </w:r>
+            <w:r w:rsidR="00954B0C" w:rsidRPr="00A921B4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> NOP Import Certificate</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00954B0C" w:rsidRPr="00A921B4">
+              <w:t>y</w:t>
+            </w:r>
+            <w:r w:rsidR="0016655A" w:rsidRPr="00A921B4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> will</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00C37C5B" w:rsidRPr="00A921B4">
+              <w:t xml:space="preserve"> to a</w:t>
+            </w:r>
+            <w:r w:rsidR="00954B0C" w:rsidRPr="00A921B4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> specified </w:t>
             </w:r>
             <w:r w:rsidR="0016655A" w:rsidRPr="00A921B4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>appl</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00954B0C" w:rsidRPr="00A921B4">
+              <w:t>amount of</w:t>
+            </w:r>
+            <w:r w:rsidR="00B65677" w:rsidRPr="00A921B4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>y</w:t>
+              <w:t xml:space="preserve"> a single</w:t>
             </w:r>
             <w:r w:rsidR="0016655A" w:rsidRPr="00A921B4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> to a</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00954B0C" w:rsidRPr="00A921B4">
+              <w:t xml:space="preserve"> product that has been verified by QCS to be certified organic</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC24AA" w:rsidRPr="00A921B4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> specified </w:t>
-[...4 lines deleted...]
-                <w:b w:val="0"/>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="004B44DE" w:rsidRPr="004C0816">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>amount of</w:t>
-[...35 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38886F01" w14:textId="60D089B1" w:rsidR="00C918C5" w:rsidRPr="00A921B4" w:rsidRDefault="00FA7BA5" w:rsidP="00025676">
+          <w:p w14:paraId="38886F01" w14:textId="251AADA0" w:rsidR="00C918C5" w:rsidRPr="00A921B4" w:rsidRDefault="00771C8A" w:rsidP="00025676">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A921B4">
-[...2 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidRPr="00370F5F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">It is the exporter's responsibility to submit the NOP Import Certificate </w:t>
-[...4 lines deleted...]
-                <w:b w:val="0"/>
+              <w:t>The NOP Import Certificate must be approved and issued prior to export.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>request</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00A921B4">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA7BA5" w:rsidRPr="00A921B4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">It is the exporter's responsibility to submit the NOP Import Certificate </w:t>
             </w:r>
             <w:r w:rsidR="008F48F3" w:rsidRPr="00A921B4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">with </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00A921B4">
+              <w:t>request</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA7BA5" w:rsidRPr="00A921B4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">sufficient time for QCS to evaluate its validity and generate the </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008F48F3" w:rsidRPr="00A921B4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">with </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA7BA5" w:rsidRPr="00A921B4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">sufficient time for QCS to evaluate its validity and generate the </w:t>
+            </w:r>
+            <w:r w:rsidR="008F48F3" w:rsidRPr="00A921B4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>NOPIC</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A921B4">
+            <w:r w:rsidR="00FA7BA5" w:rsidRPr="00A921B4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> in time for the exporter to deliver it to the importer or customs broker to comply with the current import </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidR="00BE7DC3" w:rsidRPr="00A921B4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>CBP import filing requirements for Partner Government Agencies</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00A921B4">
+            <w:r w:rsidR="00FA7BA5" w:rsidRPr="00A921B4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>, which may be prior to export.</w:t>
+              <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00BE7DC3" w:rsidRPr="00A921B4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004B540F" w:rsidRPr="007E7F4F" w14:paraId="77DA57B1" w14:textId="77777777" w:rsidTr="00C217E1">
         <w:trPr>
           <w:trHeight w:val="413"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="3CBE9EAE" w14:textId="3109BEE8" w:rsidR="004B540F" w:rsidRPr="00C51DA3" w:rsidRDefault="004B540F" w:rsidP="00C51DA3">
@@ -704,51 +685,50 @@
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C51DA3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Exporter Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0019579A" w:rsidRPr="007E7F4F" w14:paraId="5662759B" w14:textId="77777777" w:rsidTr="00C217E1">
         <w:trPr>
           <w:trHeight w:val="576"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6745" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F2B2CBE" w14:textId="0ACCEBBB" w:rsidR="0019579A" w:rsidRPr="007E7F4F" w:rsidRDefault="000C2A2D" w:rsidP="00931A30">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Q</w:t>
             </w:r>
@@ -852,51 +832,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00BB2389" w:rsidRPr="00BB2389">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4055" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="266045CC" w14:textId="1E77163C" w:rsidR="0019579A" w:rsidRPr="007E7F4F" w:rsidRDefault="005F2F3B" w:rsidP="00931A30">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NOP ID</w:t>
             </w:r>
@@ -1006,51 +985,50 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00BB2389" w:rsidRPr="00BB2389">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00324407" w:rsidRPr="007E7F4F" w14:paraId="20C08562" w14:textId="77777777" w:rsidTr="00C217E1">
         <w:trPr>
           <w:trHeight w:val="576"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6745" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="63F35160" w14:textId="3D8C7B02" w:rsidR="00324407" w:rsidRPr="007E7F4F" w:rsidRDefault="00324407" w:rsidP="00931A30">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E7F4F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Name of person completing this form (must be an authorized representative of the certified entity): </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB2389">
               <w:rPr>
@@ -1142,51 +1120,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB2389">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4055" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1A4694A0" w14:textId="0429B51D" w:rsidR="00324407" w:rsidRPr="00902193" w:rsidRDefault="00324407" w:rsidP="00931A30">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Request date: </w:t>
             </w:r>
@@ -1286,51 +1263,50 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB2389">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00324407" w:rsidRPr="007E7F4F" w14:paraId="407421EB" w14:textId="77777777" w:rsidTr="00C217E1">
         <w:trPr>
           <w:trHeight w:val="576"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="78D0A852" w14:textId="295B2D3E" w:rsidR="003E3234" w:rsidRDefault="00301708" w:rsidP="00931A30">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E3234">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>You</w:t>
             </w:r>
@@ -1765,51 +1741,50 @@
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00EE4E50">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-7 working days</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00324407" w:rsidRPr="007E7F4F" w14:paraId="5A13374D" w14:textId="77777777" w:rsidTr="00C217E1">
         <w:trPr>
           <w:trHeight w:val="576"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="00F88BAE" w14:textId="713E64BA" w:rsidR="00324407" w:rsidRPr="007E7F4F" w:rsidRDefault="00324407" w:rsidP="00931A30">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E7F4F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>List email addresses</w:t>
@@ -1932,51 +1907,50 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB2389">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A410C1" w:rsidRPr="007E7F4F" w14:paraId="333ACE62" w14:textId="77777777" w:rsidTr="00C217E1">
         <w:trPr>
           <w:trHeight w:val="54"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6745" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6B1DA088" w14:textId="615B4DA1" w:rsidR="00A410C1" w:rsidRPr="00C217E1" w:rsidRDefault="00A410C1" w:rsidP="00A410C1">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C217E1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Is the exporter the final</w:t>
@@ -2023,51 +1997,50 @@
             </w:r>
             <w:r w:rsidRPr="00C217E1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>name and NOP ID#</w:t>
             </w:r>
             <w:r w:rsidRPr="00C217E1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the final handler.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4055" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="550B72AA" w14:textId="4F711B14" w:rsidR="00A410C1" w:rsidRPr="00C51DA3" w:rsidRDefault="00A410C1" w:rsidP="006421D0">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E7F4F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -2324,93 +2297,91 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB2389">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E42858" w:rsidRPr="007E7F4F" w14:paraId="7E2849DE" w14:textId="77777777" w:rsidTr="009708AA">
         <w:trPr>
           <w:trHeight w:val="54"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3372" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="218CCC85" w14:textId="77777777" w:rsidR="00E42858" w:rsidRPr="0030552F" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0030552F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Mode of Transport</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7428" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6800B4E3" w14:textId="2390DC8C" w:rsidR="00E42858" w:rsidRPr="007E7F4F" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00751CFE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -2850,83 +2821,81 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A16915">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E42858" w:rsidRPr="007E7F4F" w14:paraId="5A03B885" w14:textId="77777777" w:rsidTr="00C217E1">
         <w:trPr>
           <w:trHeight w:val="54"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6745" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4DC96406" w14:textId="02C72633" w:rsidR="00E42858" w:rsidRPr="0030552F" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0030552F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Anticipated time in transport (give range if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4055" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="420F24CE" w14:textId="2D111D03" w:rsidR="00E42858" w:rsidRPr="007E7F4F" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5928">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -3052,108 +3021,106 @@
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="504"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C67602">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Importer Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E42858" w:rsidRPr="00BB2389" w14:paraId="71D4C872" w14:textId="77777777" w:rsidTr="00C217E1">
+      <w:tr w:rsidR="00E42858" w:rsidRPr="00BB2389" w14:paraId="71D4C872" w14:textId="77777777" w:rsidTr="00265EE2">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6745" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:tcW w:w="5305" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="753E379F" w14:textId="77777777" w:rsidR="00E42858" w:rsidRPr="0030552F" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0030552F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Importer name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4055" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="5495" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6EE8BE2D" w14:textId="77777777" w:rsidR="00E42858" w:rsidRPr="00BB2389" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB2389">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -3234,66 +3201,65 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB2389">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB2389">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E42858" w:rsidRPr="00BB2389" w14:paraId="7EE3CEA8" w14:textId="77777777" w:rsidTr="00C217E1">
+      <w:tr w:rsidR="00E42858" w:rsidRPr="00BB2389" w14:paraId="7EE3CEA8" w14:textId="77777777" w:rsidTr="00265EE2">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6745" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:tcW w:w="5305" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0B1AA03F" w14:textId="77777777" w:rsidR="00E42858" w:rsidRPr="0030552F" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0030552F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
@@ -3305,59 +3271,58 @@
             <w:r w:rsidRPr="0030552F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ID# (</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0030552F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>from Organic Integrity Database)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4055" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="5495" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="17825AD8" w14:textId="77777777" w:rsidR="00E42858" w:rsidRPr="00BB2389" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB2389">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -3438,108 +3403,106 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB2389">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB2389">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E42858" w:rsidRPr="00BB2389" w14:paraId="71CECC31" w14:textId="77777777" w:rsidTr="00C217E1">
+      <w:tr w:rsidR="00E42858" w:rsidRPr="00BB2389" w14:paraId="71CECC31" w14:textId="77777777" w:rsidTr="00265EE2">
         <w:trPr>
-          <w:trHeight w:val="557"/>
+          <w:trHeight w:val="494"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4406" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="5305" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="047BFA19" w14:textId="77777777" w:rsidR="00E42858" w:rsidRPr="0030552F" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0030552F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Importer address </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6394" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="5495" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="23363653" w14:textId="77777777" w:rsidR="00E42858" w:rsidRPr="00BB2389" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB2389">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -3616,50 +3579,245 @@
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB2389">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB2389">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001036A2" w:rsidRPr="00BB2389" w14:paraId="0AD89C03" w14:textId="77777777" w:rsidTr="00265EE2">
+        <w:trPr>
+          <w:trHeight w:val="368"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D9867F2" w14:textId="5CF2B04E" w:rsidR="001036A2" w:rsidRPr="00265EE2" w:rsidRDefault="00560A44" w:rsidP="00265EE2">
+            <w:pPr>
+              <w:pStyle w:val="Title"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:jc w:val="left"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Attach a copy of the contract</w:t>
+            </w:r>
+            <w:r w:rsidR="007F408F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/agreement</w:t>
+            </w:r>
+            <w:r w:rsidR="0067095A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or other documentation that identifies t</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">he importer </w:t>
+            </w:r>
+            <w:r w:rsidR="00324D9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>the volume of product to be exported</w:t>
+            </w:r>
+            <w:r w:rsidR="00304A83">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in association with this request</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E8295C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00E8295C" w:rsidRPr="00C217E1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00E8295C" w:rsidRPr="00FA1284">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00E8295C" w:rsidRPr="00C217E1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E8295C" w:rsidRPr="00C217E1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00E8295C" w:rsidRPr="00C217E1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00E8295C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Attached</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E42858" w:rsidRPr="007E7F4F" w14:paraId="28BB5CFA" w14:textId="77777777" w:rsidTr="00C217E1">
         <w:trPr>
           <w:trHeight w:val="54"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="6F519B2F" w14:textId="435C0E8E" w:rsidR="00E42858" w:rsidRPr="00C67602" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="504"/>
               <w:jc w:val="left"/>
@@ -3675,73 +3833,72 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Options (Select one</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> and provide details</w:t>
             </w:r>
             <w:r w:rsidRPr="00C67602">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E42858" w:rsidRPr="007E7F4F" w14:paraId="6FB99793" w14:textId="77777777" w:rsidTr="00C217E1">
+      <w:tr w:rsidR="00E42858" w:rsidRPr="007E7F4F" w14:paraId="6FB99793" w14:textId="77777777" w:rsidTr="00265EE2">
         <w:trPr>
-          <w:trHeight w:val="54"/>
+          <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6745" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="63090457" w14:textId="77777777" w:rsidR="00E42858" w:rsidRDefault="00E42858" w:rsidP="00E42858">
+          <w:p w14:paraId="7C1386A8" w14:textId="3EA6518D" w:rsidR="00E42858" w:rsidRPr="00825988" w:rsidRDefault="00E42858" w:rsidP="00067150">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C217E1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C217E1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
@@ -3819,93 +3976,67 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">single </w:t>
             </w:r>
             <w:r w:rsidRPr="00C217E1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>consignment.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="004A2C64">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>All products must have the same HTS code.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4055" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F09F64E" w14:textId="77777777" w:rsidR="00E42858" w:rsidRPr="00C217E1" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C217E1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Expected shipment date:</w:t>
             </w:r>
@@ -4011,65 +4142,64 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C217E1">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C217E1">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E42858" w:rsidRPr="007E7F4F" w14:paraId="021F4BCA" w14:textId="77777777" w:rsidTr="00C217E1">
+      <w:tr w:rsidR="00E42858" w:rsidRPr="007E7F4F" w14:paraId="021F4BCA" w14:textId="77777777" w:rsidTr="00265EE2">
         <w:trPr>
-          <w:trHeight w:val="54"/>
+          <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6745" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2883A093" w14:textId="77777777" w:rsidR="00E42858" w:rsidRDefault="00E42858" w:rsidP="00E42858">
+          <w:p w14:paraId="5F363F52" w14:textId="13DC23D9" w:rsidR="00E42858" w:rsidRPr="00C217E1" w:rsidRDefault="00E42858" w:rsidP="00067150">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C217E1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
@@ -4159,133 +4289,86 @@
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">single </w:t>
             </w:r>
             <w:r w:rsidRPr="00C217E1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">consignment. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F363F52" w14:textId="296C21A7" w:rsidR="00E42858" w:rsidRPr="00C217E1" w:rsidRDefault="00E42858" w:rsidP="00E42858">
-[...43 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4055" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3F2824F9" w14:textId="77777777" w:rsidR="00E42858" w:rsidRPr="00C217E1" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E42858" w:rsidRPr="007E7F4F" w14:paraId="176B2B64" w14:textId="77777777" w:rsidTr="00A921B4">
         <w:trPr>
           <w:trHeight w:val="1205"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7A968FB8" w14:textId="21D0918A" w:rsidR="00E42858" w:rsidRPr="00FA1284" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C217E1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -4389,56 +4472,56 @@
               <w:t xml:space="preserve"> to a single importer in a specified </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00FA1284">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>time period</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00FA1284">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> up to 6 months. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D148658" w14:textId="5C983CBD" w:rsidR="00E42858" w:rsidRPr="00FA1284" w:rsidRDefault="00E42858" w:rsidP="00E42858">
+          <w:p w14:paraId="7D148658" w14:textId="506B79B4" w:rsidR="00E42858" w:rsidRPr="00FA1284" w:rsidRDefault="00E42858" w:rsidP="00265EE2">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="16"/>
               </w:numPr>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA1284">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Expected first shipment date: </w:t>
             </w:r>
             <w:r w:rsidRPr="00C217E1">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
@@ -4523,56 +4606,56 @@
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C217E1">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C217E1">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1772CB97" w14:textId="419835AF" w:rsidR="00E42858" w:rsidRPr="00FA1284" w:rsidRDefault="00E42858" w:rsidP="00E42858">
+          <w:p w14:paraId="1772CB97" w14:textId="419835AF" w:rsidR="00E42858" w:rsidRPr="00FA1284" w:rsidRDefault="00E42858" w:rsidP="00265EE2">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="16"/>
               </w:numPr>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA1284">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Expected last shipment date (maximum 6 months after the first shipment date): </w:t>
             </w:r>
             <w:r w:rsidRPr="00C217E1">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
@@ -4657,56 +4740,56 @@
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C217E1">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C217E1">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65366A9C" w14:textId="4A1EC53F" w:rsidR="00E42858" w:rsidRPr="00FA1284" w:rsidRDefault="00E42858" w:rsidP="00E42858">
+          <w:p w14:paraId="65366A9C" w14:textId="4A1EC53F" w:rsidR="00E42858" w:rsidRPr="00FA1284" w:rsidRDefault="00E42858" w:rsidP="00265EE2">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="16"/>
               </w:numPr>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA1284">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Shipping frequency:     </w:t>
             </w:r>
             <w:r w:rsidRPr="00C217E1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
@@ -5136,56 +5219,56 @@
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C217E1">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C217E1">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73BDB871" w14:textId="520AD7FC" w:rsidR="00E42858" w:rsidRPr="00FA1284" w:rsidRDefault="00E42858" w:rsidP="00E42858">
+          <w:p w14:paraId="73BDB871" w14:textId="520AD7FC" w:rsidR="00E42858" w:rsidRPr="00265EE2" w:rsidRDefault="00E42858" w:rsidP="00265EE2">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="16"/>
               </w:numPr>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA1284">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">How will you document the total quantity of product exported in association with this import certificate and make that information available to QCS upon request? </w:t>
             </w:r>
             <w:r w:rsidRPr="00C217E1">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
@@ -5270,56 +5353,71 @@
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C217E1">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C217E1">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A0831CC" w14:textId="050CCE7E" w:rsidR="00E42858" w:rsidRPr="00FA1284" w:rsidRDefault="00E42858" w:rsidP="00E42858">
+          <w:p w14:paraId="64C54887" w14:textId="77777777" w:rsidR="00F44CE5" w:rsidRPr="00FA1284" w:rsidRDefault="00F44CE5" w:rsidP="00265EE2">
+            <w:pPr>
+              <w:pStyle w:val="Title"/>
+              <w:ind w:left="720"/>
+              <w:jc w:val="left"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14546250" w14:textId="77777777" w:rsidR="00E42858" w:rsidRPr="00265EE2" w:rsidRDefault="00E42858" w:rsidP="00265EE2">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="16"/>
               </w:numPr>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA1284">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">How will you ensure that exports associated with this import certificate do not exceed the total quantity listed above? </w:t>
             </w:r>
             <w:r w:rsidRPr="00C217E1">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
@@ -5402,50 +5500,78 @@
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C217E1">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C217E1">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A0831CC" w14:textId="64CD2193" w:rsidR="007918E0" w:rsidRPr="00FA1284" w:rsidRDefault="004E6B94" w:rsidP="00C24BAE">
+            <w:pPr>
+              <w:pStyle w:val="Title"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3640"/>
+              </w:tabs>
+              <w:ind w:left="720" w:firstLine="720"/>
+              <w:jc w:val="left"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E42858" w:rsidRPr="007E7F4F" w14:paraId="252AC2F6" w14:textId="77777777" w:rsidTr="00C67602">
         <w:trPr>
           <w:trHeight w:val="54"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1C6BC6DB" w14:textId="4A039959" w:rsidR="00E42858" w:rsidRPr="00C217E1" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="504"/>
               <w:jc w:val="left"/>
@@ -5488,302 +5614,295 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Multiple products may be included in this request only if they (a) all have the same HTS code and can be listed on a single NOP Import Certificate or (b) have different HTS codes but will be shipped together in a single consignment.</w:t>
             </w:r>
             <w:r w:rsidRPr="00C51DA3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E42858" w:rsidRPr="007E7F4F" w14:paraId="1E3910D9" w14:textId="77777777" w:rsidTr="00371A70">
         <w:trPr>
           <w:trHeight w:val="28"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7CCBC111" w14:textId="215A6C9A" w:rsidR="00E42858" w:rsidRPr="00893EC2" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00893EC2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Product Name</w:t>
             </w:r>
             <w:r w:rsidRPr="00893EC2">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1549" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2FBA9AD8" w14:textId="7A2C527F" w:rsidR="00E42858" w:rsidRPr="00893EC2" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidRPr="00893EC2">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   <w:bCs/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Harmonized Tarriff (HTS) Code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1376" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="24D31914" w14:textId="20955B5E" w:rsidR="00E42858" w:rsidRPr="00893EC2" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00893EC2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Organic standard</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5175C81E" w14:textId="101545A3" w:rsidR="00E42858" w:rsidRPr="00893EC2" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00893EC2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Labeling category</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1547" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E8AF50D" w14:textId="2538CED0" w:rsidR="00E42858" w:rsidRPr="00893EC2" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00893EC2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Total Net Weight (Kg)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="23E7B882" w14:textId="568C9693" w:rsidR="00E42858" w:rsidRPr="00893EC2" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00893EC2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Estimated total </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>#</w:t>
             </w:r>
             <w:r w:rsidRPr="00893EC2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> of containers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1518" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3674143C" w14:textId="4698F9CE" w:rsidR="00E42858" w:rsidRPr="00893EC2" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00893EC2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Outgoing lot number</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E42858" w:rsidRPr="007E7F4F" w14:paraId="6ADE66DB" w14:textId="77777777" w:rsidTr="00371A70">
         <w:trPr>
           <w:trHeight w:val="21"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="298BD50B" w14:textId="76944C42" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -5866,51 +5985,50 @@
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1549" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7478C70F" w14:textId="323E7727" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -5993,52 +6111,51 @@
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1376" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="58796FE7" w14:textId="34047778" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -6163,51 +6280,51 @@
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> COR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="45C6C8A9" w14:textId="1AE65468" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -6445,51 +6562,50 @@
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> MWO</w:t>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:footnoteReference w:id="3"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1547" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="760CC9C4" w14:textId="0264977F" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -6572,51 +6688,50 @@
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="63A56441" w14:textId="6BAF916A" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -6699,51 +6814,50 @@
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1518" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="322FB278" w14:textId="72D9F919" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -6832,51 +6946,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E42858" w:rsidRPr="007E7F4F" w14:paraId="7734E209" w14:textId="77777777" w:rsidTr="00371A70">
         <w:trPr>
           <w:trHeight w:val="21"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6B6EA496" w14:textId="7D196978" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -6959,51 +7072,50 @@
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1549" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0EAD099A" w14:textId="52F01DA6" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -7086,52 +7198,51 @@
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1376" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="1F561D35" w14:textId="744A4700" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -7256,51 +7367,51 @@
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> COR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="45AB3FF0" w14:textId="41F2A860" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -7527,51 +7638,50 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> MWO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1547" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55C0B12E" w14:textId="71D27F8E" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -7654,51 +7764,50 @@
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C5A0721" w14:textId="33746385" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -7781,51 +7890,50 @@
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1518" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="711CC16A" w14:textId="131AC5C1" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -7914,51 +8022,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E42858" w:rsidRPr="007E7F4F" w14:paraId="511BC404" w14:textId="77777777" w:rsidTr="00371A70">
         <w:trPr>
           <w:trHeight w:val="21"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="517A85C7" w14:textId="052127D4" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -8041,51 +8148,50 @@
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1549" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="646AF650" w14:textId="640191A8" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -8168,52 +8274,51 @@
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1376" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="76783ECA" w14:textId="3617CD79" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -8338,51 +8443,51 @@
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> COR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7E0DC284" w14:textId="30C1732A" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -8500,64 +8605,52 @@
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...12 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> Organic</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
@@ -8609,51 +8702,50 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> MWO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1547" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="70EC3AF6" w14:textId="3A8C5586" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -8736,51 +8828,50 @@
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="319ED6B2" w14:textId="34B9D165" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -8863,51 +8954,50 @@
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1518" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="42D06E14" w14:textId="57A2CFC1" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -8996,51 +9086,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E42858" w:rsidRPr="007E7F4F" w14:paraId="5800E041" w14:textId="77777777" w:rsidTr="00371A70">
         <w:trPr>
           <w:trHeight w:val="21"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="66F3FA61" w14:textId="1C090492" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -9123,51 +9212,50 @@
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1549" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="38D946B0" w14:textId="21010645" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -9250,52 +9338,51 @@
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1376" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="0279938D" w14:textId="7836FCD3" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -9420,51 +9507,51 @@
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> COR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0D1E31E3" w14:textId="5A9D07C2" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -9691,51 +9778,50 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> MWO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1547" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5A6C84A4" w14:textId="7AD0589D" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -9818,51 +9904,50 @@
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="10297ABD" w14:textId="25E47174" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -9945,51 +10030,50 @@
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1518" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="313BA39F" w14:textId="47E130B4" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -10078,51 +10162,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E42858" w:rsidRPr="007E7F4F" w14:paraId="2C3FBE22" w14:textId="77777777" w:rsidTr="00371A70">
         <w:trPr>
           <w:trHeight w:val="21"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="09E998E1" w14:textId="251640C2" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -10205,51 +10288,50 @@
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1549" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="619AA084" w14:textId="61BF245F" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -10332,52 +10414,51 @@
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1376" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="040CE24E" w14:textId="72C7A66F" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -10502,51 +10583,51 @@
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> COR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7D528646" w14:textId="36CC49A0" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -10773,51 +10854,50 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> MWO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1547" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="61F6379E" w14:textId="70EF0C91" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -10900,51 +10980,50 @@
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3DC0A2E8" w14:textId="1DC217B4" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -11027,51 +11106,50 @@
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1518" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="34A8011E" w14:textId="3A142623" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -11160,51 +11238,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E42858" w:rsidRPr="007E7F4F" w14:paraId="24D81B06" w14:textId="77777777" w:rsidTr="00371A70">
         <w:trPr>
           <w:trHeight w:val="21"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="784DD88E" w14:textId="3207ED13" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -11287,51 +11364,50 @@
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1549" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5D79C3D5" w14:textId="751EBC01" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -11414,52 +11490,51 @@
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1376" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="235AB326" w14:textId="0E5611AA" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -11584,51 +11659,51 @@
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> COR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="69977A71" w14:textId="69F58738" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -11855,51 +11930,50 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> MWO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1547" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="73411F62" w14:textId="307AAC24" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -11982,51 +12056,50 @@
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="245DE6BE" w14:textId="6D2AB585" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -12109,51 +12182,50 @@
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1518" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="246DD6D9" w14:textId="1A82A45B" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -12242,51 +12314,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E42858" w:rsidRPr="007E7F4F" w14:paraId="16F4F254" w14:textId="77777777" w:rsidTr="00371A70">
         <w:trPr>
           <w:trHeight w:val="21"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="53DAE0D7" w14:textId="20E80669" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -12369,51 +12440,50 @@
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1549" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0EF078EB" w14:textId="004AAB56" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -12496,52 +12566,51 @@
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1376" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="3A5B768F" w14:textId="2B5BEF3C" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -12666,51 +12735,51 @@
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> COR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="61E025B6" w14:textId="11BF59DD" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -12937,51 +13006,50 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> MWO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1547" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F13A82E" w14:textId="4E095039" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -13064,51 +13132,50 @@
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6027F095" w14:textId="56578075" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -13191,51 +13258,50 @@
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1518" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="11918701" w14:textId="75E7FBF7" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -13324,51 +13390,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E42858" w:rsidRPr="007E7F4F" w14:paraId="21FA6901" w14:textId="77777777" w:rsidTr="00371A70">
         <w:trPr>
           <w:trHeight w:val="21"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="18BC8C8A" w14:textId="5FBA2F69" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -13451,51 +13516,50 @@
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1549" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14683F56" w14:textId="04B9B294" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -13578,52 +13642,51 @@
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1376" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="7E52785E" w14:textId="6F7A6165" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -13748,51 +13811,51 @@
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> COR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="3CE09BD8" w14:textId="10664CAD" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -14019,51 +14082,50 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> MWO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1547" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0FC78450" w14:textId="6A27443C" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -14146,51 +14208,50 @@
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="742BB88B" w14:textId="7F719107" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -14273,51 +14334,50 @@
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1518" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4E014680" w14:textId="42D5B493" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -14406,51 +14466,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E42858" w:rsidRPr="007E7F4F" w14:paraId="3DCD11A5" w14:textId="77777777" w:rsidTr="00371A70">
         <w:trPr>
           <w:trHeight w:val="21"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="12FF692F" w14:textId="1B7D4F22" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -14533,51 +14592,50 @@
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1549" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6B72EE90" w14:textId="31519C20" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -14660,52 +14718,51 @@
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1376" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="3336F6E2" w14:textId="03762888" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -14830,51 +14887,51 @@
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> COR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5EAA1D95" w14:textId="460E992E" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -15101,51 +15158,50 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> MWO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1547" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3F3DC308" w14:textId="0049B7C6" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -15228,51 +15284,50 @@
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3F6FE4F2" w14:textId="271BD41D" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -15355,51 +15410,50 @@
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1518" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1E9B104D" w14:textId="71A52451" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -15488,51 +15542,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E42858" w:rsidRPr="007E7F4F" w14:paraId="25F62D0C" w14:textId="77777777" w:rsidTr="00371A70">
         <w:trPr>
           <w:trHeight w:val="21"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3394A89B" w14:textId="676F2019" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -15615,51 +15668,50 @@
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1549" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="69151D45" w14:textId="2D2F55D8" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -15742,52 +15794,51 @@
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1376" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="6A10CD89" w14:textId="1FAAE7F1" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -15912,51 +15963,51 @@
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> COR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="21A9E912" w14:textId="70E1568F" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -16183,51 +16234,50 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> MWO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1547" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0E5F2B63" w14:textId="11036916" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -16310,51 +16360,50 @@
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="74103241" w14:textId="4AE32ECF" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -16437,51 +16486,50 @@
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1518" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7F2ABF34" w14:textId="08878F6C" w:rsidR="00E42858" w:rsidRPr="00E04546" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04546">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -16614,51 +16662,50 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C67602">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Declaration</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E42858" w:rsidRPr="007E7F4F" w14:paraId="5B5BDE0C" w14:textId="77777777" w:rsidTr="00C67602">
         <w:trPr>
           <w:trHeight w:val="21"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="23610079" w14:textId="0F465F51" w:rsidR="00E42858" w:rsidRPr="00C217E1" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:keepNext/>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C217E1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -16695,51 +16742,50 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C217E1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>I understand that I will be invoiced in accordance with the Transaction Certificate fees as stated on the QCS Fee Structure. Client agrees to indemnify QCS and hold QCS harmless against any claims that may arise related to client’s failure to meet the requirements for the NOP Import Certificate requested.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E42858" w:rsidRPr="007E7F4F" w14:paraId="0F07DEC6" w14:textId="77777777" w:rsidTr="00A921B4">
         <w:trPr>
           <w:trHeight w:val="575"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3607" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7CBD370C" w14:textId="44809E5B" w:rsidR="00E42858" w:rsidRPr="00B128AA" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:keepNext/>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00721222">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -16825,51 +16871,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00721222">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3591" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="01F5C445" w14:textId="1547F303" w:rsidR="00E42858" w:rsidRPr="00B128AA" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:keepNext/>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00721222">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -16955,51 +17000,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00721222">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3602" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="50ACC4D4" w14:textId="0442676D" w:rsidR="00E42858" w:rsidRPr="00B128AA" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:keepNext/>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00721222">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -17091,159 +17135,185 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00721222">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E42858" w:rsidRPr="007E7F4F" w14:paraId="7711E4B2" w14:textId="77777777" w:rsidTr="00C67602">
         <w:trPr>
           <w:trHeight w:val="112"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3607" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1CF700FE" w14:textId="02866FF5" w:rsidR="00E42858" w:rsidRPr="00C67602" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C67602">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3591" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4AEDDB6D" w14:textId="7A81B5AF" w:rsidR="00E42858" w:rsidRPr="00C67602" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C67602">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Printed Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3602" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1111E885" w14:textId="5D23F6CE" w:rsidR="00E42858" w:rsidRPr="00C67602" w:rsidRDefault="00E42858" w:rsidP="00E42858">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C67602">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0D5452A3" w14:textId="17757982" w:rsidR="000E7266" w:rsidRPr="002945C8" w:rsidRDefault="000E7266" w:rsidP="00A921B4">
+    <w:p w14:paraId="02D88E3F" w14:textId="77777777" w:rsidR="000B48EE" w:rsidRDefault="000B48EE" w:rsidP="00A921B4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="000B48EE" w:rsidSect="006421D0">
+          <w:headerReference w:type="default" r:id="rId14"/>
+          <w:footerReference w:type="default" r:id="rId15"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1800" w:right="720" w:bottom="720" w:left="720" w:header="288" w:footer="432" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D5452A3" w14:textId="17757982" w:rsidR="000E7266" w:rsidRDefault="000E7266" w:rsidP="00A921B4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002945C8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>For QCS Office Use Only:</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="02E21C50" w14:textId="77777777" w:rsidR="000B48EE" w:rsidRPr="002945C8" w:rsidRDefault="000B48EE" w:rsidP="00A921B4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10080" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="551"/>
         <w:gridCol w:w="653"/>
         <w:gridCol w:w="2661"/>
         <w:gridCol w:w="990"/>
         <w:gridCol w:w="2880"/>
         <w:gridCol w:w="2345"/>
       </w:tblGrid>
       <w:tr w:rsidR="00082B19" w14:paraId="308030D4" w14:textId="77777777" w:rsidTr="00E04546">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10080" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
@@ -17414,51 +17484,50 @@
       <w:tr w:rsidR="00950E83" w14:paraId="6F342955" w14:textId="77777777" w:rsidTr="00242071">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="551" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7CF81AAD" w14:textId="17BD3E9C" w:rsidR="00950E83" w:rsidRPr="00472509" w:rsidRDefault="00950E83" w:rsidP="00242071">
             <w:pPr>
               <w:pStyle w:val="BodyText3"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00472509">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00472509">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00472509">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -17720,51 +17789,69 @@
             </w:pPr>
             <w:r w:rsidRPr="00B83860">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">The operation is currently certified </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B83860">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00B83860">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> the USDA-NOP</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B83860">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>the USDA</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B83860">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-NOP</w:t>
             </w:r>
             <w:r w:rsidR="007E6AE2" w:rsidRPr="00B83860">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00082B19" w14:paraId="3A0531CA" w14:textId="77777777" w:rsidTr="00242071">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="551" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A3B3053" w14:textId="5714FC67" w:rsidR="00082B19" w:rsidRDefault="00970119" w:rsidP="00242071">
             <w:pPr>
               <w:pStyle w:val="BodyText3"/>
               <w:spacing w:after="0"/>
@@ -18248,50 +18335,269 @@
             <w:r w:rsidR="00247EEA" w:rsidRPr="00B83860">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> the </w:t>
             </w:r>
             <w:r w:rsidR="004B75CF" w:rsidRPr="00B83860">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">product’s </w:t>
             </w:r>
             <w:r w:rsidR="00247EEA" w:rsidRPr="00B83860">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>organic integrity</w:t>
             </w:r>
             <w:r w:rsidR="00E62958" w:rsidRPr="00B83860">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A93757" w14:paraId="10C18B2E" w14:textId="77777777" w:rsidTr="00242071">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="551" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18995FC0" w14:textId="0504FFAA" w:rsidR="00A93757" w:rsidRPr="00472509" w:rsidRDefault="00A93757" w:rsidP="00242071">
+            <w:pPr>
+              <w:pStyle w:val="BodyText3"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00472509">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00472509">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00472509">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00472509">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00472509">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9529" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EFB10D5" w14:textId="4AD0D4BD" w:rsidR="00A93757" w:rsidRPr="00B83860" w:rsidRDefault="00A93757" w:rsidP="006421D0">
+            <w:pPr>
+              <w:pStyle w:val="BodyText3"/>
+              <w:spacing w:after="40"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67DD8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>importer name</w:t>
+            </w:r>
+            <w:r w:rsidR="003F12CA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:r w:rsidR="00C3531F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">product </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67DD8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">volume </w:t>
+            </w:r>
+            <w:r w:rsidR="00C3531F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>listed on this request</w:t>
+            </w:r>
+            <w:r w:rsidR="003F12CA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="003F12CA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>time period</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="003F12CA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to be covered</w:t>
+            </w:r>
+            <w:r w:rsidR="00C3531F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F12CA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>are in line with</w:t>
+            </w:r>
+            <w:r w:rsidR="00C3531F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00295BB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>the information on the contract</w:t>
+            </w:r>
+            <w:r w:rsidR="00C3230F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/agreement </w:t>
+            </w:r>
+            <w:r w:rsidR="00295BB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>provided</w:t>
+            </w:r>
+            <w:r w:rsidR="00D242AE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0094567C" w14:paraId="393DF83C" w14:textId="77777777" w:rsidTr="00E04546">
         <w:trPr>
           <w:trHeight w:val="39"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6249D52A" w14:textId="0C915711" w:rsidR="0094567C" w:rsidRPr="00B83860" w:rsidRDefault="0094567C" w:rsidP="00E04546">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
@@ -19235,79 +19541,77 @@
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B02AC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4196AA93" w14:textId="77777777" w:rsidR="000E7266" w:rsidRDefault="000E7266" w:rsidP="006F529B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000E7266" w:rsidSect="006421D0">
-      <w:headerReference w:type="default" r:id="rId14"/>
-      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1800" w:right="720" w:bottom="720" w:left="720" w:header="288" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="77C25458" w14:textId="77777777" w:rsidR="008C63F4" w:rsidRDefault="008C63F4" w:rsidP="007B4EA4">
+    <w:p w14:paraId="46268E8F" w14:textId="77777777" w:rsidR="007612A8" w:rsidRDefault="007612A8" w:rsidP="007B4EA4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="00C7EADD" w14:textId="77777777" w:rsidR="008C63F4" w:rsidRDefault="008C63F4" w:rsidP="007B4EA4">
+    <w:p w14:paraId="09334C58" w14:textId="77777777" w:rsidR="007612A8" w:rsidRDefault="007612A8" w:rsidP="007B4EA4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="112381D0" w14:textId="77777777" w:rsidR="008C63F4" w:rsidRDefault="008C63F4"/>
+    <w:p w14:paraId="18B69D49" w14:textId="77777777" w:rsidR="007612A8" w:rsidRDefault="007612A8"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -19347,169 +19651,168 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
-    <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="-208346259"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w14:paraId="10A210B3" w14:textId="0491CBAB" w:rsidR="00DA6730" w:rsidRPr="00854721" w:rsidRDefault="009F1F67" w:rsidP="006421D0">
+          <w:p w14:paraId="10A210B3" w14:textId="07C02C04" w:rsidR="00DA6730" w:rsidRPr="00854721" w:rsidRDefault="009F1F67" w:rsidP="006421D0">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4680"/>
                 <w:tab w:val="clear" w:pos="9360"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00854721">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1F523, V1, R</w:t>
             </w:r>
-            <w:r w:rsidR="00A921B4">
+            <w:r w:rsidR="00C24BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00854721">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00A921B4">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>03</w:t>
             </w:r>
             <w:r w:rsidRPr="00854721">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidR="00A921B4">
+            <w:r w:rsidR="00C24BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>19</w:t>
+              <w:t>06</w:t>
             </w:r>
             <w:r w:rsidRPr="00854721">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/202</w:t>
             </w:r>
-            <w:r w:rsidR="00A921B4">
+            <w:r w:rsidR="00C24BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="006421D0">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00854721" w:rsidRPr="006421D0">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00854721">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
@@ -19684,75 +19987,75 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="006421D0">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40D996E8" w14:textId="77777777" w:rsidR="008C63F4" w:rsidRPr="00C51DA3" w:rsidRDefault="008C63F4" w:rsidP="007B4EA4">
+    <w:p w14:paraId="5D9B8C3D" w14:textId="77777777" w:rsidR="007612A8" w:rsidRPr="00C51DA3" w:rsidRDefault="007612A8" w:rsidP="007B4EA4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C51DA3">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07636C0C" w14:textId="77777777" w:rsidR="008C63F4" w:rsidRDefault="008C63F4" w:rsidP="007B4EA4">
+    <w:p w14:paraId="04346A62" w14:textId="77777777" w:rsidR="007612A8" w:rsidRDefault="007612A8" w:rsidP="007B4EA4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5DF453F7" w14:textId="77777777" w:rsidR="008C63F4" w:rsidRDefault="008C63F4"/>
+    <w:p w14:paraId="1C6B476E" w14:textId="77777777" w:rsidR="007612A8" w:rsidRDefault="007612A8"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="25050CB7" w14:textId="26F44161" w:rsidR="00E42858" w:rsidRPr="00C51DA3" w:rsidRDefault="00E42858">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C51DA3">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00C51DA3">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -20504,61 +20807,63 @@
         <w:ind w:left="4140" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4860" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5580" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="397B5FD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E6F277EC"/>
-    <w:lvl w:ilvl="0" w:tplc="04090011">
+    <w:tmpl w:val="C3DC78AC"/>
+    <w:lvl w:ilvl="0" w:tplc="EE3E481E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -21039,50 +21344,141 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E1C28EA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C3DC78AC"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63976FC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E1307600"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21151,51 +21547,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72045C80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6A7A4434"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="5"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -21240,51 +21636,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="727126F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DD128B40"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
@@ -21354,156 +21750,168 @@
   <w:num w:numId="1" w16cid:durableId="1063329921">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1760444785">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1798143003">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1930305730">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2096783910">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1696151946">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1963075515">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1976250658">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="2069257934">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="550075474">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1582989174">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1239052459">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1618486627">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="22678108">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="983434595">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1162312765">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="RBctQdsXAygzeTCwCsE+OVTRBJlmPj2FhoZ2uyY7i8ymETsiy05JJCgcVeBORCZhIs7M0qhcw6P0XMcWAf83ZA==" w:salt="Df0tNmKpbCOHWYu7p9LTxg=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="x3kZsPJMO7o3u3j1FyOOGZlM5345wOLMjjp0gsgKhkpWq5wrVXM6n/FiUvyn6BQzbbsKAl0bnJC4b2v6/O0gJw==" w:salt="5qxRkoQQjA09LNzRuKfw6Q=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0019579A"/>
     <w:rsid w:val="00010909"/>
     <w:rsid w:val="00017D38"/>
     <w:rsid w:val="00020B22"/>
     <w:rsid w:val="000213F7"/>
     <w:rsid w:val="00022102"/>
     <w:rsid w:val="000224F6"/>
     <w:rsid w:val="00022988"/>
     <w:rsid w:val="00024997"/>
     <w:rsid w:val="00025676"/>
     <w:rsid w:val="00027E17"/>
     <w:rsid w:val="00030143"/>
     <w:rsid w:val="00033620"/>
     <w:rsid w:val="00036A90"/>
     <w:rsid w:val="00036B3C"/>
+    <w:rsid w:val="00041ABB"/>
     <w:rsid w:val="00045050"/>
     <w:rsid w:val="000454C3"/>
     <w:rsid w:val="00046276"/>
     <w:rsid w:val="00047F9F"/>
     <w:rsid w:val="0005044D"/>
     <w:rsid w:val="00052CF3"/>
     <w:rsid w:val="00054C4A"/>
     <w:rsid w:val="00056972"/>
     <w:rsid w:val="0006121D"/>
     <w:rsid w:val="00061F88"/>
+    <w:rsid w:val="00067150"/>
+    <w:rsid w:val="00070EE1"/>
     <w:rsid w:val="00071DD2"/>
     <w:rsid w:val="000733AA"/>
+    <w:rsid w:val="00082088"/>
     <w:rsid w:val="00082B19"/>
+    <w:rsid w:val="00082E49"/>
+    <w:rsid w:val="00083CE7"/>
     <w:rsid w:val="000841A1"/>
     <w:rsid w:val="0008569F"/>
     <w:rsid w:val="00085B85"/>
     <w:rsid w:val="00086390"/>
     <w:rsid w:val="000915E9"/>
     <w:rsid w:val="00092B48"/>
     <w:rsid w:val="00093AA7"/>
     <w:rsid w:val="00093EBA"/>
     <w:rsid w:val="00095AB6"/>
     <w:rsid w:val="000A1A05"/>
     <w:rsid w:val="000A3227"/>
+    <w:rsid w:val="000B48EE"/>
     <w:rsid w:val="000C2A2D"/>
     <w:rsid w:val="000C4E03"/>
     <w:rsid w:val="000D4F61"/>
     <w:rsid w:val="000D67CE"/>
     <w:rsid w:val="000E06BB"/>
     <w:rsid w:val="000E06FB"/>
     <w:rsid w:val="000E45CB"/>
     <w:rsid w:val="000E4A27"/>
     <w:rsid w:val="000E6414"/>
     <w:rsid w:val="000E7266"/>
     <w:rsid w:val="000F15FE"/>
     <w:rsid w:val="000F5200"/>
     <w:rsid w:val="000F5709"/>
     <w:rsid w:val="000F76DF"/>
     <w:rsid w:val="00103309"/>
+    <w:rsid w:val="001036A2"/>
+    <w:rsid w:val="001037F9"/>
     <w:rsid w:val="00105EC0"/>
     <w:rsid w:val="00113B67"/>
     <w:rsid w:val="00122DB4"/>
     <w:rsid w:val="0013168C"/>
     <w:rsid w:val="00135E57"/>
     <w:rsid w:val="00136A75"/>
     <w:rsid w:val="00136D32"/>
     <w:rsid w:val="001412BE"/>
     <w:rsid w:val="00141A83"/>
     <w:rsid w:val="00144989"/>
     <w:rsid w:val="00150CF6"/>
     <w:rsid w:val="00152201"/>
     <w:rsid w:val="0016144A"/>
     <w:rsid w:val="001636B7"/>
     <w:rsid w:val="001642D0"/>
     <w:rsid w:val="0016463C"/>
     <w:rsid w:val="0016655A"/>
     <w:rsid w:val="00167165"/>
     <w:rsid w:val="001725FE"/>
     <w:rsid w:val="00172F59"/>
     <w:rsid w:val="00172F88"/>
     <w:rsid w:val="001816B9"/>
     <w:rsid w:val="00181DC7"/>
     <w:rsid w:val="00184EED"/>
     <w:rsid w:val="00185FF4"/>
@@ -21533,191 +21941,211 @@
     <w:rsid w:val="0020065B"/>
     <w:rsid w:val="002015F9"/>
     <w:rsid w:val="002075C2"/>
     <w:rsid w:val="00207E0E"/>
     <w:rsid w:val="002179A8"/>
     <w:rsid w:val="002202F4"/>
     <w:rsid w:val="00222A1C"/>
     <w:rsid w:val="00223936"/>
     <w:rsid w:val="00224F17"/>
     <w:rsid w:val="002266E4"/>
     <w:rsid w:val="0023281B"/>
     <w:rsid w:val="0023356F"/>
     <w:rsid w:val="00234006"/>
     <w:rsid w:val="00242071"/>
     <w:rsid w:val="00243CD4"/>
     <w:rsid w:val="00244FEC"/>
     <w:rsid w:val="002459FB"/>
     <w:rsid w:val="00247EEA"/>
     <w:rsid w:val="00252BF9"/>
     <w:rsid w:val="00253AF4"/>
     <w:rsid w:val="00254AC7"/>
     <w:rsid w:val="002552A4"/>
     <w:rsid w:val="00256269"/>
     <w:rsid w:val="00256F1A"/>
     <w:rsid w:val="00263B4E"/>
+    <w:rsid w:val="00263C87"/>
+    <w:rsid w:val="00265EE2"/>
     <w:rsid w:val="0026623D"/>
     <w:rsid w:val="002671F3"/>
     <w:rsid w:val="00270AE9"/>
     <w:rsid w:val="002748C7"/>
     <w:rsid w:val="00281269"/>
     <w:rsid w:val="00286A4D"/>
     <w:rsid w:val="0028750D"/>
     <w:rsid w:val="002945C8"/>
     <w:rsid w:val="002956B5"/>
+    <w:rsid w:val="00295BB2"/>
     <w:rsid w:val="00296BF4"/>
     <w:rsid w:val="002974DD"/>
     <w:rsid w:val="002A3116"/>
     <w:rsid w:val="002A516C"/>
     <w:rsid w:val="002A526D"/>
     <w:rsid w:val="002B066D"/>
     <w:rsid w:val="002C0F93"/>
+    <w:rsid w:val="002C124F"/>
     <w:rsid w:val="002C454A"/>
     <w:rsid w:val="002C45BC"/>
     <w:rsid w:val="002D0F60"/>
     <w:rsid w:val="002D1B10"/>
     <w:rsid w:val="002D3B02"/>
     <w:rsid w:val="002D5D2B"/>
     <w:rsid w:val="002E1446"/>
     <w:rsid w:val="002E31E6"/>
     <w:rsid w:val="002E57EA"/>
     <w:rsid w:val="002E5C93"/>
     <w:rsid w:val="002E6678"/>
+    <w:rsid w:val="002F20A0"/>
     <w:rsid w:val="002F2E4A"/>
     <w:rsid w:val="002F34F7"/>
     <w:rsid w:val="002F5F3F"/>
     <w:rsid w:val="002F669D"/>
     <w:rsid w:val="00301708"/>
+    <w:rsid w:val="00304A83"/>
     <w:rsid w:val="0030552F"/>
     <w:rsid w:val="00314FE3"/>
     <w:rsid w:val="00315E19"/>
+    <w:rsid w:val="00316F5B"/>
     <w:rsid w:val="00324407"/>
+    <w:rsid w:val="00324D9B"/>
     <w:rsid w:val="003257F3"/>
     <w:rsid w:val="00330D45"/>
     <w:rsid w:val="00334360"/>
     <w:rsid w:val="00337B1C"/>
     <w:rsid w:val="00337D9E"/>
     <w:rsid w:val="0034078B"/>
     <w:rsid w:val="00342ED8"/>
     <w:rsid w:val="00343CED"/>
     <w:rsid w:val="00344796"/>
     <w:rsid w:val="003453D6"/>
     <w:rsid w:val="00350B21"/>
+    <w:rsid w:val="00353C48"/>
     <w:rsid w:val="00357E49"/>
     <w:rsid w:val="003615D8"/>
+    <w:rsid w:val="00370F5F"/>
     <w:rsid w:val="00371A70"/>
+    <w:rsid w:val="00372991"/>
     <w:rsid w:val="00374856"/>
     <w:rsid w:val="00375429"/>
     <w:rsid w:val="003775B8"/>
     <w:rsid w:val="0038197E"/>
     <w:rsid w:val="003946BD"/>
     <w:rsid w:val="00394D07"/>
     <w:rsid w:val="003950AF"/>
     <w:rsid w:val="003A0649"/>
     <w:rsid w:val="003A11D8"/>
     <w:rsid w:val="003A1457"/>
+    <w:rsid w:val="003A1C8A"/>
     <w:rsid w:val="003A2151"/>
     <w:rsid w:val="003A7BE6"/>
     <w:rsid w:val="003B076D"/>
     <w:rsid w:val="003B1B6E"/>
     <w:rsid w:val="003B26CD"/>
     <w:rsid w:val="003B2B00"/>
     <w:rsid w:val="003B4F57"/>
     <w:rsid w:val="003B54CD"/>
     <w:rsid w:val="003B644C"/>
     <w:rsid w:val="003B6495"/>
     <w:rsid w:val="003B70DA"/>
     <w:rsid w:val="003C310E"/>
     <w:rsid w:val="003D01D0"/>
     <w:rsid w:val="003D1E99"/>
     <w:rsid w:val="003D4322"/>
     <w:rsid w:val="003D501B"/>
     <w:rsid w:val="003D529A"/>
     <w:rsid w:val="003D5B74"/>
     <w:rsid w:val="003D618B"/>
     <w:rsid w:val="003E3234"/>
     <w:rsid w:val="003E49D0"/>
+    <w:rsid w:val="003F016F"/>
+    <w:rsid w:val="003F12CA"/>
     <w:rsid w:val="003F3B6E"/>
     <w:rsid w:val="00401773"/>
     <w:rsid w:val="004074FE"/>
     <w:rsid w:val="00410898"/>
     <w:rsid w:val="004110A9"/>
     <w:rsid w:val="00417DAA"/>
     <w:rsid w:val="00420ABE"/>
     <w:rsid w:val="00420F51"/>
     <w:rsid w:val="00423395"/>
     <w:rsid w:val="004273B2"/>
     <w:rsid w:val="00427D27"/>
     <w:rsid w:val="00434772"/>
     <w:rsid w:val="004365C6"/>
     <w:rsid w:val="004517C7"/>
     <w:rsid w:val="0045243E"/>
     <w:rsid w:val="00452C74"/>
     <w:rsid w:val="00454D4E"/>
     <w:rsid w:val="00455B83"/>
     <w:rsid w:val="00456D47"/>
     <w:rsid w:val="00457FAF"/>
     <w:rsid w:val="00466CBE"/>
     <w:rsid w:val="004706DF"/>
     <w:rsid w:val="00472509"/>
     <w:rsid w:val="00475195"/>
     <w:rsid w:val="004755BE"/>
     <w:rsid w:val="004766E1"/>
     <w:rsid w:val="004810EC"/>
     <w:rsid w:val="00482FD3"/>
     <w:rsid w:val="00484399"/>
     <w:rsid w:val="00485B1A"/>
     <w:rsid w:val="00487105"/>
     <w:rsid w:val="00490247"/>
     <w:rsid w:val="00492904"/>
     <w:rsid w:val="004A28FF"/>
+    <w:rsid w:val="004A2C64"/>
     <w:rsid w:val="004A3F0E"/>
     <w:rsid w:val="004A5F39"/>
     <w:rsid w:val="004B0706"/>
     <w:rsid w:val="004B44DE"/>
     <w:rsid w:val="004B540F"/>
     <w:rsid w:val="004B75CF"/>
     <w:rsid w:val="004C0816"/>
     <w:rsid w:val="004C242F"/>
     <w:rsid w:val="004C674A"/>
     <w:rsid w:val="004D19C0"/>
     <w:rsid w:val="004D1B66"/>
+    <w:rsid w:val="004D227C"/>
     <w:rsid w:val="004D4D5A"/>
     <w:rsid w:val="004D759E"/>
     <w:rsid w:val="004E0884"/>
     <w:rsid w:val="004E16F0"/>
     <w:rsid w:val="004E42B8"/>
+    <w:rsid w:val="004E6B94"/>
     <w:rsid w:val="004F73AF"/>
     <w:rsid w:val="0050762F"/>
     <w:rsid w:val="00513E27"/>
     <w:rsid w:val="00520E97"/>
     <w:rsid w:val="0052402D"/>
     <w:rsid w:val="0052620C"/>
+    <w:rsid w:val="00532C37"/>
     <w:rsid w:val="005343B6"/>
     <w:rsid w:val="00547273"/>
     <w:rsid w:val="00553F56"/>
     <w:rsid w:val="00554DBA"/>
+    <w:rsid w:val="00560A44"/>
+    <w:rsid w:val="00563D5C"/>
     <w:rsid w:val="0056683B"/>
     <w:rsid w:val="00570462"/>
     <w:rsid w:val="00572199"/>
     <w:rsid w:val="00575418"/>
     <w:rsid w:val="00575481"/>
     <w:rsid w:val="00576563"/>
     <w:rsid w:val="005803B0"/>
     <w:rsid w:val="00583CF9"/>
     <w:rsid w:val="00583EEC"/>
     <w:rsid w:val="0058620C"/>
     <w:rsid w:val="00591799"/>
     <w:rsid w:val="00594B93"/>
     <w:rsid w:val="0059513C"/>
     <w:rsid w:val="00595837"/>
     <w:rsid w:val="00596FB4"/>
     <w:rsid w:val="005972BB"/>
     <w:rsid w:val="00597DCA"/>
     <w:rsid w:val="005A1EB5"/>
     <w:rsid w:val="005A2D07"/>
     <w:rsid w:val="005A4C03"/>
     <w:rsid w:val="005B4232"/>
     <w:rsid w:val="005B6AE6"/>
     <w:rsid w:val="005C11F0"/>
     <w:rsid w:val="005C620D"/>
     <w:rsid w:val="005C65A4"/>
@@ -21727,130 +22155,140 @@
     <w:rsid w:val="005E169F"/>
     <w:rsid w:val="005E1B44"/>
     <w:rsid w:val="005E2BC6"/>
     <w:rsid w:val="005E4AE2"/>
     <w:rsid w:val="005E54FF"/>
     <w:rsid w:val="005E7C64"/>
     <w:rsid w:val="005F056B"/>
     <w:rsid w:val="005F2F3B"/>
     <w:rsid w:val="005F32D3"/>
     <w:rsid w:val="005F4322"/>
     <w:rsid w:val="005F5138"/>
     <w:rsid w:val="005F7254"/>
     <w:rsid w:val="005F7F8E"/>
     <w:rsid w:val="00606E04"/>
     <w:rsid w:val="0062428F"/>
     <w:rsid w:val="006268AC"/>
     <w:rsid w:val="00637D47"/>
     <w:rsid w:val="006421D0"/>
     <w:rsid w:val="006431C0"/>
     <w:rsid w:val="00643B60"/>
     <w:rsid w:val="00645A47"/>
     <w:rsid w:val="00652DF3"/>
     <w:rsid w:val="00653D6D"/>
     <w:rsid w:val="00663A56"/>
     <w:rsid w:val="00665FDF"/>
+    <w:rsid w:val="0067095A"/>
     <w:rsid w:val="00672216"/>
     <w:rsid w:val="0067467B"/>
     <w:rsid w:val="006810C4"/>
     <w:rsid w:val="00681DB9"/>
     <w:rsid w:val="006862B5"/>
     <w:rsid w:val="00687E2C"/>
     <w:rsid w:val="00694C67"/>
     <w:rsid w:val="0069590D"/>
     <w:rsid w:val="0069623F"/>
     <w:rsid w:val="00697C30"/>
     <w:rsid w:val="006A18C6"/>
     <w:rsid w:val="006A5404"/>
     <w:rsid w:val="006A7C29"/>
     <w:rsid w:val="006B2FDC"/>
     <w:rsid w:val="006B336B"/>
     <w:rsid w:val="006B37EC"/>
     <w:rsid w:val="006B560E"/>
     <w:rsid w:val="006D33EE"/>
     <w:rsid w:val="006E08E9"/>
     <w:rsid w:val="006E115D"/>
     <w:rsid w:val="006E2646"/>
     <w:rsid w:val="006E6085"/>
     <w:rsid w:val="006F2113"/>
     <w:rsid w:val="006F3B7C"/>
     <w:rsid w:val="006F529B"/>
     <w:rsid w:val="006F743C"/>
     <w:rsid w:val="00703CF6"/>
     <w:rsid w:val="00707759"/>
     <w:rsid w:val="00712903"/>
     <w:rsid w:val="00721222"/>
     <w:rsid w:val="007265A2"/>
     <w:rsid w:val="00730356"/>
     <w:rsid w:val="00736C17"/>
     <w:rsid w:val="00741884"/>
     <w:rsid w:val="00741B17"/>
     <w:rsid w:val="00745539"/>
     <w:rsid w:val="00746C7A"/>
     <w:rsid w:val="00747FD1"/>
     <w:rsid w:val="00753D0E"/>
     <w:rsid w:val="007545E6"/>
     <w:rsid w:val="00760413"/>
+    <w:rsid w:val="007612A8"/>
     <w:rsid w:val="00761BDF"/>
     <w:rsid w:val="007647FE"/>
     <w:rsid w:val="00766A43"/>
     <w:rsid w:val="00771AC7"/>
+    <w:rsid w:val="00771C8A"/>
     <w:rsid w:val="007767BC"/>
     <w:rsid w:val="00776CF1"/>
+    <w:rsid w:val="007918E0"/>
     <w:rsid w:val="00791B01"/>
     <w:rsid w:val="00794CA5"/>
+    <w:rsid w:val="007A1459"/>
     <w:rsid w:val="007B02B4"/>
     <w:rsid w:val="007B4EA4"/>
     <w:rsid w:val="007B6876"/>
+    <w:rsid w:val="007C1BA9"/>
+    <w:rsid w:val="007C1E54"/>
     <w:rsid w:val="007C36D1"/>
     <w:rsid w:val="007C3AB0"/>
     <w:rsid w:val="007C4704"/>
     <w:rsid w:val="007C4A22"/>
     <w:rsid w:val="007D0812"/>
     <w:rsid w:val="007D3E4D"/>
     <w:rsid w:val="007D628C"/>
     <w:rsid w:val="007D6E4E"/>
     <w:rsid w:val="007E2E3D"/>
     <w:rsid w:val="007E3891"/>
     <w:rsid w:val="007E4192"/>
     <w:rsid w:val="007E5EDA"/>
     <w:rsid w:val="007E6AE2"/>
     <w:rsid w:val="007E6FC6"/>
     <w:rsid w:val="007E7F4F"/>
     <w:rsid w:val="007F0726"/>
     <w:rsid w:val="007F2E2A"/>
+    <w:rsid w:val="007F408F"/>
     <w:rsid w:val="007F45C4"/>
     <w:rsid w:val="007F7724"/>
     <w:rsid w:val="008050DA"/>
     <w:rsid w:val="00806086"/>
     <w:rsid w:val="00807ADC"/>
     <w:rsid w:val="00825988"/>
     <w:rsid w:val="00826129"/>
     <w:rsid w:val="00826B5A"/>
     <w:rsid w:val="00827822"/>
     <w:rsid w:val="008312D2"/>
+    <w:rsid w:val="0083216E"/>
     <w:rsid w:val="00840F48"/>
+    <w:rsid w:val="008419BF"/>
     <w:rsid w:val="0084360C"/>
     <w:rsid w:val="00844EAB"/>
     <w:rsid w:val="00854721"/>
     <w:rsid w:val="008616B0"/>
     <w:rsid w:val="00863094"/>
     <w:rsid w:val="0086426D"/>
     <w:rsid w:val="008663B0"/>
     <w:rsid w:val="008701E6"/>
     <w:rsid w:val="00874BBB"/>
     <w:rsid w:val="008809E8"/>
     <w:rsid w:val="00886B00"/>
     <w:rsid w:val="00887DF8"/>
     <w:rsid w:val="008919C1"/>
     <w:rsid w:val="00892292"/>
     <w:rsid w:val="00893EC2"/>
     <w:rsid w:val="00895BD8"/>
     <w:rsid w:val="008971F5"/>
     <w:rsid w:val="00897239"/>
     <w:rsid w:val="008A0354"/>
     <w:rsid w:val="008A13D5"/>
     <w:rsid w:val="008A3C55"/>
     <w:rsid w:val="008B02AC"/>
     <w:rsid w:val="008B28A4"/>
     <w:rsid w:val="008B6239"/>
     <w:rsid w:val="008B7426"/>
@@ -21915,86 +22353,90 @@
     <w:rsid w:val="009C15A2"/>
     <w:rsid w:val="009C56D3"/>
     <w:rsid w:val="009C623B"/>
     <w:rsid w:val="009D05A1"/>
     <w:rsid w:val="009D1652"/>
     <w:rsid w:val="009D1B61"/>
     <w:rsid w:val="009D283D"/>
     <w:rsid w:val="009D39B2"/>
     <w:rsid w:val="009D766F"/>
     <w:rsid w:val="009E2316"/>
     <w:rsid w:val="009E5C5D"/>
     <w:rsid w:val="009F090C"/>
     <w:rsid w:val="009F1F67"/>
     <w:rsid w:val="009F2E2C"/>
     <w:rsid w:val="009F7B0F"/>
     <w:rsid w:val="00A011EA"/>
     <w:rsid w:val="00A02D04"/>
     <w:rsid w:val="00A06AA2"/>
     <w:rsid w:val="00A06F18"/>
     <w:rsid w:val="00A110A4"/>
     <w:rsid w:val="00A120F2"/>
     <w:rsid w:val="00A12E23"/>
     <w:rsid w:val="00A166EE"/>
     <w:rsid w:val="00A16D04"/>
     <w:rsid w:val="00A213F9"/>
+    <w:rsid w:val="00A21ADD"/>
     <w:rsid w:val="00A22479"/>
     <w:rsid w:val="00A256FA"/>
     <w:rsid w:val="00A25FF0"/>
     <w:rsid w:val="00A26BB2"/>
     <w:rsid w:val="00A27471"/>
     <w:rsid w:val="00A30B94"/>
+    <w:rsid w:val="00A358A9"/>
     <w:rsid w:val="00A40583"/>
     <w:rsid w:val="00A410C1"/>
     <w:rsid w:val="00A42AE1"/>
     <w:rsid w:val="00A43723"/>
     <w:rsid w:val="00A461DD"/>
     <w:rsid w:val="00A4694A"/>
     <w:rsid w:val="00A4702D"/>
     <w:rsid w:val="00A51C1B"/>
     <w:rsid w:val="00A731B5"/>
     <w:rsid w:val="00A73256"/>
     <w:rsid w:val="00A74144"/>
     <w:rsid w:val="00A742E6"/>
     <w:rsid w:val="00A769E7"/>
     <w:rsid w:val="00A81D37"/>
     <w:rsid w:val="00A9208A"/>
     <w:rsid w:val="00A921B4"/>
+    <w:rsid w:val="00A93757"/>
     <w:rsid w:val="00A97BE3"/>
     <w:rsid w:val="00AA071D"/>
     <w:rsid w:val="00AB0026"/>
     <w:rsid w:val="00AB04FA"/>
     <w:rsid w:val="00AB19D1"/>
     <w:rsid w:val="00AB305F"/>
     <w:rsid w:val="00AB3FB9"/>
     <w:rsid w:val="00AB7716"/>
     <w:rsid w:val="00AC1BDE"/>
     <w:rsid w:val="00AC7048"/>
     <w:rsid w:val="00AD5B6D"/>
     <w:rsid w:val="00AD76E5"/>
     <w:rsid w:val="00AE0BDF"/>
     <w:rsid w:val="00AE1299"/>
+    <w:rsid w:val="00AE1DF5"/>
     <w:rsid w:val="00AE207E"/>
     <w:rsid w:val="00AE56CD"/>
     <w:rsid w:val="00AE585B"/>
     <w:rsid w:val="00AF64FF"/>
     <w:rsid w:val="00AF6EE8"/>
     <w:rsid w:val="00AF79D6"/>
     <w:rsid w:val="00B00E01"/>
     <w:rsid w:val="00B04808"/>
     <w:rsid w:val="00B10279"/>
     <w:rsid w:val="00B10CBB"/>
     <w:rsid w:val="00B128AA"/>
     <w:rsid w:val="00B13615"/>
     <w:rsid w:val="00B2213A"/>
     <w:rsid w:val="00B224F5"/>
     <w:rsid w:val="00B27159"/>
     <w:rsid w:val="00B30819"/>
     <w:rsid w:val="00B3799D"/>
     <w:rsid w:val="00B45E7D"/>
     <w:rsid w:val="00B5574C"/>
     <w:rsid w:val="00B57222"/>
     <w:rsid w:val="00B63E44"/>
     <w:rsid w:val="00B65677"/>
     <w:rsid w:val="00B67444"/>
     <w:rsid w:val="00B712DB"/>
     <w:rsid w:val="00B71F7C"/>
@@ -22012,131 +22454,141 @@
     <w:rsid w:val="00B92163"/>
     <w:rsid w:val="00B9311E"/>
     <w:rsid w:val="00B965E1"/>
     <w:rsid w:val="00B96B9C"/>
     <w:rsid w:val="00BA3E37"/>
     <w:rsid w:val="00BA578A"/>
     <w:rsid w:val="00BA6F82"/>
     <w:rsid w:val="00BB0598"/>
     <w:rsid w:val="00BB2389"/>
     <w:rsid w:val="00BC187B"/>
     <w:rsid w:val="00BC34EA"/>
     <w:rsid w:val="00BC70AB"/>
     <w:rsid w:val="00BC7681"/>
     <w:rsid w:val="00BC7F70"/>
     <w:rsid w:val="00BD4A85"/>
     <w:rsid w:val="00BD6BF2"/>
     <w:rsid w:val="00BD7CFE"/>
     <w:rsid w:val="00BE38BE"/>
     <w:rsid w:val="00BE7DC3"/>
     <w:rsid w:val="00BF0EFF"/>
     <w:rsid w:val="00BF36A4"/>
     <w:rsid w:val="00BF3735"/>
     <w:rsid w:val="00BF7975"/>
     <w:rsid w:val="00C00F95"/>
     <w:rsid w:val="00C033D6"/>
+    <w:rsid w:val="00C03904"/>
     <w:rsid w:val="00C03C31"/>
     <w:rsid w:val="00C13D10"/>
     <w:rsid w:val="00C153B6"/>
     <w:rsid w:val="00C1649A"/>
+    <w:rsid w:val="00C21482"/>
     <w:rsid w:val="00C217E1"/>
     <w:rsid w:val="00C24030"/>
+    <w:rsid w:val="00C24BAE"/>
     <w:rsid w:val="00C2563B"/>
     <w:rsid w:val="00C257D5"/>
     <w:rsid w:val="00C25BDA"/>
     <w:rsid w:val="00C26DCE"/>
+    <w:rsid w:val="00C3230F"/>
     <w:rsid w:val="00C33F59"/>
+    <w:rsid w:val="00C3531F"/>
     <w:rsid w:val="00C37C5B"/>
     <w:rsid w:val="00C44045"/>
     <w:rsid w:val="00C441FB"/>
     <w:rsid w:val="00C46DBC"/>
     <w:rsid w:val="00C47AAC"/>
     <w:rsid w:val="00C50E46"/>
     <w:rsid w:val="00C51DA3"/>
     <w:rsid w:val="00C55324"/>
     <w:rsid w:val="00C57D37"/>
+    <w:rsid w:val="00C63ED7"/>
     <w:rsid w:val="00C64FDC"/>
     <w:rsid w:val="00C65A45"/>
     <w:rsid w:val="00C67602"/>
     <w:rsid w:val="00C714B8"/>
     <w:rsid w:val="00C71F55"/>
     <w:rsid w:val="00C72063"/>
     <w:rsid w:val="00C720C3"/>
     <w:rsid w:val="00C74669"/>
     <w:rsid w:val="00C76705"/>
     <w:rsid w:val="00C821AF"/>
     <w:rsid w:val="00C84F4F"/>
     <w:rsid w:val="00C859CD"/>
     <w:rsid w:val="00C918C5"/>
     <w:rsid w:val="00C93B98"/>
     <w:rsid w:val="00C95A16"/>
     <w:rsid w:val="00CA14CF"/>
     <w:rsid w:val="00CA3889"/>
     <w:rsid w:val="00CA3F3D"/>
     <w:rsid w:val="00CA42F8"/>
+    <w:rsid w:val="00CA65CD"/>
     <w:rsid w:val="00CB01D9"/>
     <w:rsid w:val="00CB47BD"/>
     <w:rsid w:val="00CC3491"/>
     <w:rsid w:val="00CC356A"/>
     <w:rsid w:val="00CC631F"/>
     <w:rsid w:val="00CC63DA"/>
     <w:rsid w:val="00CD014A"/>
     <w:rsid w:val="00CD5054"/>
     <w:rsid w:val="00CD7E4C"/>
     <w:rsid w:val="00CE17CF"/>
     <w:rsid w:val="00CE6E04"/>
     <w:rsid w:val="00CE79EC"/>
     <w:rsid w:val="00CF00BA"/>
     <w:rsid w:val="00CF17AC"/>
     <w:rsid w:val="00CF3D73"/>
     <w:rsid w:val="00CF681B"/>
     <w:rsid w:val="00CF6C25"/>
     <w:rsid w:val="00D00264"/>
     <w:rsid w:val="00D017BF"/>
     <w:rsid w:val="00D03F86"/>
     <w:rsid w:val="00D0570A"/>
     <w:rsid w:val="00D0684E"/>
     <w:rsid w:val="00D07284"/>
     <w:rsid w:val="00D07FD2"/>
     <w:rsid w:val="00D11605"/>
     <w:rsid w:val="00D12491"/>
     <w:rsid w:val="00D1461B"/>
     <w:rsid w:val="00D21014"/>
+    <w:rsid w:val="00D242AE"/>
     <w:rsid w:val="00D2497B"/>
+    <w:rsid w:val="00D30540"/>
     <w:rsid w:val="00D325F3"/>
     <w:rsid w:val="00D326D3"/>
     <w:rsid w:val="00D35DA6"/>
     <w:rsid w:val="00D36584"/>
     <w:rsid w:val="00D3782E"/>
     <w:rsid w:val="00D40C13"/>
     <w:rsid w:val="00D41F3F"/>
     <w:rsid w:val="00D4229E"/>
     <w:rsid w:val="00D43F2D"/>
     <w:rsid w:val="00D460BB"/>
     <w:rsid w:val="00D52428"/>
     <w:rsid w:val="00D57138"/>
     <w:rsid w:val="00D66FC6"/>
+    <w:rsid w:val="00D67DD8"/>
     <w:rsid w:val="00D8333B"/>
     <w:rsid w:val="00D83AE4"/>
     <w:rsid w:val="00D8681F"/>
     <w:rsid w:val="00D9037A"/>
     <w:rsid w:val="00D95197"/>
     <w:rsid w:val="00DA0A0E"/>
     <w:rsid w:val="00DA6730"/>
     <w:rsid w:val="00DA6932"/>
     <w:rsid w:val="00DA6B67"/>
     <w:rsid w:val="00DA6F23"/>
     <w:rsid w:val="00DB105F"/>
     <w:rsid w:val="00DB198F"/>
     <w:rsid w:val="00DB583F"/>
     <w:rsid w:val="00DB65BC"/>
     <w:rsid w:val="00DB6B8C"/>
     <w:rsid w:val="00DB7C93"/>
     <w:rsid w:val="00DB7DE0"/>
     <w:rsid w:val="00DC19CF"/>
     <w:rsid w:val="00DC24AA"/>
     <w:rsid w:val="00DD0F33"/>
     <w:rsid w:val="00DD18C9"/>
     <w:rsid w:val="00DD1B03"/>
     <w:rsid w:val="00DD6BDB"/>
     <w:rsid w:val="00DE013B"/>
     <w:rsid w:val="00DE529D"/>
@@ -22148,117 +22600,122 @@
     <w:rsid w:val="00E1282A"/>
     <w:rsid w:val="00E14B26"/>
     <w:rsid w:val="00E150C8"/>
     <w:rsid w:val="00E153BD"/>
     <w:rsid w:val="00E165E0"/>
     <w:rsid w:val="00E178F3"/>
     <w:rsid w:val="00E20EC2"/>
     <w:rsid w:val="00E20EFF"/>
     <w:rsid w:val="00E42858"/>
     <w:rsid w:val="00E4435C"/>
     <w:rsid w:val="00E501B0"/>
     <w:rsid w:val="00E50610"/>
     <w:rsid w:val="00E517AC"/>
     <w:rsid w:val="00E526FE"/>
     <w:rsid w:val="00E529B6"/>
     <w:rsid w:val="00E5329F"/>
     <w:rsid w:val="00E601B7"/>
     <w:rsid w:val="00E60486"/>
     <w:rsid w:val="00E625F5"/>
     <w:rsid w:val="00E62958"/>
     <w:rsid w:val="00E63D3D"/>
     <w:rsid w:val="00E722F9"/>
     <w:rsid w:val="00E73B57"/>
     <w:rsid w:val="00E75BB7"/>
     <w:rsid w:val="00E763C1"/>
+    <w:rsid w:val="00E8295C"/>
     <w:rsid w:val="00E87B3A"/>
     <w:rsid w:val="00E87E3C"/>
     <w:rsid w:val="00E93849"/>
     <w:rsid w:val="00E9470E"/>
+    <w:rsid w:val="00E94887"/>
     <w:rsid w:val="00E94AB0"/>
     <w:rsid w:val="00E94D66"/>
     <w:rsid w:val="00E9573C"/>
     <w:rsid w:val="00E9666B"/>
     <w:rsid w:val="00EA4E6B"/>
     <w:rsid w:val="00EA64CB"/>
     <w:rsid w:val="00EA6F8D"/>
     <w:rsid w:val="00EA7B74"/>
     <w:rsid w:val="00EB0BED"/>
     <w:rsid w:val="00EB5DFB"/>
     <w:rsid w:val="00EC36DC"/>
     <w:rsid w:val="00EC671F"/>
     <w:rsid w:val="00EC6790"/>
     <w:rsid w:val="00ED66F2"/>
     <w:rsid w:val="00EE21D1"/>
     <w:rsid w:val="00EE4E50"/>
     <w:rsid w:val="00EE5BFC"/>
     <w:rsid w:val="00EE68DD"/>
     <w:rsid w:val="00EE727C"/>
     <w:rsid w:val="00EF0F54"/>
     <w:rsid w:val="00EF1C59"/>
     <w:rsid w:val="00EF33AE"/>
     <w:rsid w:val="00EF7AD7"/>
     <w:rsid w:val="00F0681C"/>
     <w:rsid w:val="00F113C7"/>
     <w:rsid w:val="00F16B00"/>
     <w:rsid w:val="00F16DCB"/>
     <w:rsid w:val="00F23932"/>
     <w:rsid w:val="00F257FA"/>
     <w:rsid w:val="00F30965"/>
+    <w:rsid w:val="00F337E3"/>
     <w:rsid w:val="00F33D92"/>
     <w:rsid w:val="00F35F1B"/>
     <w:rsid w:val="00F3695A"/>
     <w:rsid w:val="00F41009"/>
+    <w:rsid w:val="00F44CE5"/>
     <w:rsid w:val="00F44F28"/>
     <w:rsid w:val="00F51D91"/>
     <w:rsid w:val="00F51DCE"/>
     <w:rsid w:val="00F53634"/>
     <w:rsid w:val="00F56185"/>
     <w:rsid w:val="00F5766F"/>
     <w:rsid w:val="00F63A19"/>
     <w:rsid w:val="00F647D8"/>
     <w:rsid w:val="00F7187C"/>
     <w:rsid w:val="00F73CC4"/>
     <w:rsid w:val="00F80945"/>
     <w:rsid w:val="00F842D5"/>
     <w:rsid w:val="00F87327"/>
     <w:rsid w:val="00F90810"/>
     <w:rsid w:val="00F915D6"/>
     <w:rsid w:val="00F91B6E"/>
     <w:rsid w:val="00F92000"/>
     <w:rsid w:val="00F94A80"/>
     <w:rsid w:val="00F95A0F"/>
     <w:rsid w:val="00F9681C"/>
     <w:rsid w:val="00FA1284"/>
     <w:rsid w:val="00FA23AF"/>
     <w:rsid w:val="00FA246C"/>
     <w:rsid w:val="00FA4269"/>
     <w:rsid w:val="00FA4291"/>
     <w:rsid w:val="00FA7BA5"/>
     <w:rsid w:val="00FB08EB"/>
     <w:rsid w:val="00FB1740"/>
     <w:rsid w:val="00FB1CC5"/>
+    <w:rsid w:val="00FB2B5C"/>
     <w:rsid w:val="00FB3653"/>
     <w:rsid w:val="00FB4409"/>
     <w:rsid w:val="00FB7ECC"/>
     <w:rsid w:val="00FC1009"/>
     <w:rsid w:val="00FC1B13"/>
     <w:rsid w:val="00FC5C20"/>
     <w:rsid w:val="00FC7011"/>
     <w:rsid w:val="00FC75BD"/>
     <w:rsid w:val="00FD52D0"/>
     <w:rsid w:val="00FE06D0"/>
     <w:rsid w:val="00FE0F70"/>
     <w:rsid w:val="00FE4635"/>
     <w:rsid w:val="00FE63CE"/>
     <w:rsid w:val="00FF0D7C"/>
     <w:rsid w:val="00FF2DDC"/>
     <w:rsid w:val="00FF320A"/>
     <w:rsid w:val="293E6644"/>
     <w:rsid w:val="31E2A708"/>
     <w:rsid w:val="467EC29B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
@@ -23429,123 +23886,82 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...42 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="769612c4-c021-4b5c-a664-ed7cb5476d04" xmlns:ns3="26d81215-cfa5-4b41-94b0-2827e70eb11a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a97a89ee509676e06bb44f0983c2d61a" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010073A90DB4E298DF48979A6FA7847D33A2" ma:contentTypeVersion="25" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="78c40e1343218e133276d8aff3e64a52">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="769612c4-c021-4b5c-a664-ed7cb5476d04" xmlns:ns3="26d81215-cfa5-4b41-94b0-2827e70eb11a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="270f8745b9fb1cc94b2dafd0e119ff57" ns2:_="" ns3:_="">
     <xsd:import namespace="769612c4-c021-4b5c-a664-ed7cb5476d04"/>
     <xsd:import namespace="26d81215-cfa5-4b41-94b0-2827e70eb11a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:Createdby" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:AP" minOccurs="0"/>
                 <xsd:element ref="ns2:AR" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:AA" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="769612c4-c021-4b5c-a664-ed7cb5476d04" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -23620,50 +24036,55 @@
     <xsd:element name="AR" ma:index="23" nillable="true" ma:displayName="AJ" ma:default="0" ma:description="Done by Amberlyn" ma:format="Dropdown" ma:internalName="AR">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="25" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="554c2853-4744-429a-8121-6637ed86838f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="27" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="28" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="AA" ma:index="29" nillable="true" ma:displayName="AA" ma:default="1" ma:format="Dropdown" ma:internalName="AA">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="30" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="26d81215-cfa5-4b41-94b0-2827e70eb11a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -23763,132 +24184,160 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="769612c4-c021-4b5c-a664-ed7cb5476d04">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="26d81215-cfa5-4b41-94b0-2827e70eb11a" xsi:nil="true"/>
+    <AP xmlns="769612c4-c021-4b5c-a664-ed7cb5476d04">false</AP>
+    <AA xmlns="769612c4-c021-4b5c-a664-ed7cb5476d04">true</AA>
+    <Createdby xmlns="769612c4-c021-4b5c-a664-ed7cb5476d04">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Createdby>
+    <AR xmlns="769612c4-c021-4b5c-a664-ed7cb5476d04">false</AR>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6221AFFA-C7E2-4321-91C8-01049CC9474D}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8AA481E2-7A6B-4299-918C-2EB4BD411003}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="769612c4-c021-4b5c-a664-ed7cb5476d04"/>
     <ds:schemaRef ds:uri="26d81215-cfa5-4b41-94b0-2827e70eb11a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{075F4971-4B7E-4805-A9AD-1018C8E27515}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6339A54B-823C-411A-9E5B-7F732FC161A8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="769612c4-c021-4b5c-a664-ed7cb5476d04"/>
+    <ds:schemaRef ds:uri="26d81215-cfa5-4b41-94b0-2827e70eb11a"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C75A0C67-D204-42F6-8A06-47E05DFC55F0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1431</Words>
-  <Characters>8161</Characters>
+  <Words>1454</Words>
+  <Characters>8292</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>68</Lines>
+  <Lines>69</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9573</CharactersWithSpaces>
+  <CharactersWithSpaces>9727</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Chintamani Rehberg-QCS</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010073A90DB4E298DF48979A6FA7847D33A2</vt:lpwstr>