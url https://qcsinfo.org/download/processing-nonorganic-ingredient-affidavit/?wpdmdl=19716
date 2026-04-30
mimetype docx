--- v0 (2025-10-20)
+++ v1 (2026-04-30)
@@ -9,90 +9,89 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1098"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="1625"/>
+        <w:gridCol w:w="1096"/>
+        <w:gridCol w:w="1505"/>
+        <w:gridCol w:w="594"/>
+        <w:gridCol w:w="396"/>
+        <w:gridCol w:w="1610"/>
+        <w:gridCol w:w="1979"/>
+        <w:gridCol w:w="264"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="570"/>
+        <w:gridCol w:w="1652"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F92268" w:rsidRPr="008A0CEA" w14:paraId="31875B84" w14:textId="77777777" w:rsidTr="006B20D4">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
-            <w:gridSpan w:val="11"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31875B83" w14:textId="52399C66" w:rsidR="00F92268" w:rsidRPr="006B20D4" w:rsidRDefault="001F49E7" w:rsidP="00C84D75">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B20D4">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Processing </w:t>
             </w:r>
             <w:r w:rsidR="009E411A" w:rsidRPr="006B20D4">
@@ -119,51 +118,51 @@
             <w:r w:rsidRPr="006B20D4">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ingredient</w:t>
             </w:r>
             <w:r w:rsidR="009E411A" w:rsidRPr="006B20D4">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Affidavit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E411A" w:rsidRPr="008A0CEA" w14:paraId="27D57A4B" w14:textId="77777777" w:rsidTr="00D81C8A">
         <w:trPr>
           <w:trHeight w:val="287"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
-            <w:gridSpan w:val="11"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="60B0CFE2" w14:textId="77777777" w:rsidR="009E411A" w:rsidRDefault="009E411A" w:rsidP="00DF7F1A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A4683C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonorganic ingredients and processing aids </w:t>
             </w:r>
             <w:r w:rsidR="001F49E7" w:rsidRPr="00A4683C">
               <w:rPr>
@@ -225,51 +224,51 @@
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>by a technically qualified representative of the manufacturer/producer for the specified nonorganic ingredient.</w:t>
             </w:r>
             <w:r w:rsidRPr="00A4683C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Equivalent documentation may be accepted. Once completed and returned to you by the manufacturer, submit the completed affidavit to QCS for review and consideration.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00736E67" w:rsidRPr="00E923CD" w14:paraId="77FA1A5B" w14:textId="77777777" w:rsidTr="00C84D75">
         <w:trPr>
           <w:trHeight w:val="656"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
-            <w:gridSpan w:val="11"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1DD0533C" w14:textId="77777777" w:rsidR="00736E67" w:rsidRPr="009A511F" w:rsidRDefault="00736E67" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A511F">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>What is your company’s relationship to this product? (Check all that apply)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2FF22820" w14:textId="4FB1892E" w:rsidR="00736E67" w:rsidRPr="009A511F" w:rsidRDefault="00736E67" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
               <w:rPr>
@@ -285,60 +284,60 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="009A511F">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="009A511F">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="009A511F">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="009A511F">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="009A511F">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
@@ -364,60 +363,60 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="009A511F">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="009A511F">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="009A511F">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="009A511F">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="009A511F">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
@@ -453,132 +452,88 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="009A511F">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="009A511F">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="009A511F">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="009A511F">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="009A511F">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...43 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> Repacker/Relabeler </w:t>
             </w:r>
             <w:r w:rsidR="009A511F">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009A511F">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009A511F">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:bCs/>
@@ -586,60 +541,60 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="009A511F">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="009A511F">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="009A511F">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="009A511F">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="009A511F">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
@@ -675,100 +630,100 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="009A511F">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="009A511F">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="009A511F">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="009A511F">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="009A511F">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Contracted Manufacturer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F92268" w:rsidRPr="00E923CD" w14:paraId="31875B8E" w14:textId="77777777" w:rsidTr="003519D1">
+      <w:tr w:rsidR="00F92268" w:rsidRPr="00E923CD" w14:paraId="31875B8E" w14:textId="77777777" w:rsidTr="007A0C77">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:tcW w:w="5201" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875B8C" w14:textId="6DCBA263" w:rsidR="00F92268" w:rsidRPr="00E923CD" w:rsidRDefault="00DD25E0" w:rsidP="00DF7F1A">
             <w:pPr>
               <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingredient </w:t>
             </w:r>
             <w:r w:rsidR="00F92268" w:rsidRPr="00E91BB4">
               <w:rPr>
@@ -851,52 +806,52 @@
                 <w:w w:val="95"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00F92268" w:rsidRPr="008A0CEA">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:w w:val="95"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00F92268" w:rsidRPr="008A0CEA">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:w w:val="95"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5585" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="5599" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875B8D" w14:textId="2974A10D" w:rsidR="00F92268" w:rsidRPr="00E923CD" w:rsidRDefault="00F92268" w:rsidP="00DF7F1A">
             <w:pPr>
               <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E91BB4">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Manufacturer</w:t>
             </w:r>
             <w:r w:rsidR="00625301">
               <w:rPr>
                 <w:b/>
@@ -984,57 +939,57 @@
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:w w:val="95"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00DF7F1A" w:rsidRPr="008A0CEA">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:w w:val="95"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00DF7F1A" w:rsidRPr="008A0CEA">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:w w:val="95"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F92268" w:rsidRPr="00E91BB4" w14:paraId="31875B91" w14:textId="77777777" w:rsidTr="003519D1">
+      <w:tr w:rsidR="00F92268" w:rsidRPr="00E91BB4" w14:paraId="31875B91" w14:textId="77777777" w:rsidTr="007A0C77">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:tcW w:w="5201" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875B8F" w14:textId="5E743EDA" w:rsidR="00F92268" w:rsidRPr="00E91BB4" w:rsidRDefault="00F92268" w:rsidP="00DF7F1A">
             <w:pPr>
               <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E91BB4">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Generic Name: </w:t>
             </w:r>
             <w:r w:rsidR="00DF7F1A" w:rsidRPr="008A0CEA">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:w w:val="95"/>
@@ -1102,52 +1057,52 @@
                 <w:w w:val="95"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00DF7F1A" w:rsidRPr="008A0CEA">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:w w:val="95"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00DF7F1A" w:rsidRPr="008A0CEA">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:w w:val="95"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5585" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="5599" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875B90" w14:textId="76F12C87" w:rsidR="00F92268" w:rsidRPr="00E91BB4" w:rsidRDefault="00F92268" w:rsidP="00DF7F1A">
             <w:pPr>
               <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E91BB4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Contact Info</w:t>
             </w:r>
             <w:r w:rsidR="004141AD">
@@ -1239,57 +1194,57 @@
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:w w:val="95"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00DF7F1A" w:rsidRPr="008A0CEA">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:w w:val="95"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00DF7F1A" w:rsidRPr="008A0CEA">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:w w:val="95"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F92268" w:rsidRPr="00E91BB4" w14:paraId="31875B94" w14:textId="77777777" w:rsidTr="003519D1">
+      <w:tr w:rsidR="00F92268" w:rsidRPr="00E91BB4" w14:paraId="31875B94" w14:textId="77777777" w:rsidTr="007A0C77">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:tcW w:w="5201" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875B92" w14:textId="78DBEFE3" w:rsidR="00F92268" w:rsidRPr="00E91BB4" w:rsidRDefault="00F92268" w:rsidP="00DF7F1A">
             <w:pPr>
               <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Name of person completing this form: </w:t>
             </w:r>
             <w:r w:rsidR="00DF7F1A" w:rsidRPr="008A0CEA">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:w w:val="95"/>
@@ -1357,52 +1312,52 @@
                 <w:w w:val="95"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00DF7F1A" w:rsidRPr="008A0CEA">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:w w:val="95"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00DF7F1A" w:rsidRPr="008A0CEA">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:w w:val="95"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5585" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="5599" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875B93" w14:textId="0A8D1187" w:rsidR="00F92268" w:rsidRPr="00E91BB4" w:rsidRDefault="00F92268" w:rsidP="00DF7F1A">
             <w:pPr>
               <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
@@ -1483,51 +1438,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:w w:val="95"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00DF7F1A" w:rsidRPr="008A0CEA">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:w w:val="95"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F92268" w:rsidRPr="00E923CD" w14:paraId="31875B97" w14:textId="77777777" w:rsidTr="003519D1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
-            <w:gridSpan w:val="11"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875B96" w14:textId="76B74F12" w:rsidR="00F92268" w:rsidRPr="003519D1" w:rsidRDefault="00F92268" w:rsidP="003519D1">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF7F1A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Please </w:t>
             </w:r>
             <w:r w:rsidR="009E411A" w:rsidRPr="00DF7F1A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -1542,406 +1497,406 @@
             </w:r>
             <w:r w:rsidR="00625301" w:rsidRPr="00DF7F1A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (if applicable)</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF7F1A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003519D1" w:rsidRPr="00477F92" w14:paraId="31875B9C" w14:textId="77777777" w:rsidTr="003519D1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
-            <w:gridSpan w:val="11"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875B9B" w14:textId="047D5804" w:rsidR="003519D1" w:rsidRPr="003519D1" w:rsidRDefault="003519D1" w:rsidP="003519D1">
             <w:pPr>
               <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003519D1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003519D1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="003519D1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="003519D1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003519D1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="003519D1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Specification Sheet with 100% ingredient information (alternatively, complete Section 2 below) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003519D1" w:rsidRPr="00477F92" w14:paraId="3DF10C6E" w14:textId="77777777" w:rsidTr="00193D8C">
+      <w:tr w:rsidR="003519D1" w:rsidRPr="00477F92" w14:paraId="3DF10C6E" w14:textId="77777777" w:rsidTr="007A0C77">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2607" w:type="dxa"/>
+            <w:tcW w:w="2601" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7B4F1BC7" w14:textId="77777777" w:rsidR="003519D1" w:rsidRPr="003519D1" w:rsidRDefault="003519D1" w:rsidP="003519D1">
             <w:pPr>
               <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003519D1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003519D1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="003519D1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="003519D1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003519D1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="003519D1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Label</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4858" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="4843" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0DDBF2A5" w14:textId="18796178" w:rsidR="003519D1" w:rsidRPr="003519D1" w:rsidRDefault="003519D1" w:rsidP="003519D1">
             <w:pPr>
               <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003519D1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003519D1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="003519D1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="003519D1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003519D1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="003519D1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E07EE8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural </w:t>
             </w:r>
             <w:r w:rsidRPr="003519D1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Flavors Affidavit (if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3335" w:type="dxa"/>
+            <w:tcW w:w="3356" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0677D347" w14:textId="7FB56BD7" w:rsidR="003519D1" w:rsidRPr="003519D1" w:rsidRDefault="003519D1" w:rsidP="003519D1">
             <w:pPr>
               <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003519D1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003519D1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="003519D1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="003519D1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003519D1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="003519D1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Safety Data Sheet (SDS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C84D75" w:rsidRPr="00E91BB4" w14:paraId="64241E34" w14:textId="77777777" w:rsidTr="00193D8C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
-            <w:gridSpan w:val="11"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="46EBEE5C" w14:textId="117D3B5B" w:rsidR="00193D8C" w:rsidRPr="00C84D75" w:rsidRDefault="00C84D75" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C84D75">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Section 1:</w:t>
             </w:r>
             <w:r w:rsidRPr="00C84D75">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Please answer the following:</w:t>
             </w:r>
             <w:r w:rsidR="00D11E57">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D11E57" w:rsidRPr="00E91BB4" w14:paraId="7AAF9A30" w14:textId="77777777" w:rsidTr="00DF7F1A">
+      <w:tr w:rsidR="00D11E57" w:rsidRPr="00E91BB4" w14:paraId="7AAF9A30" w14:textId="77777777" w:rsidTr="007A0C77">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9175" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:tcW w:w="9148" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="35595ED3" w14:textId="6849F5C0" w:rsidR="00D11E57" w:rsidRPr="00D11E57" w:rsidRDefault="00D11E57" w:rsidP="00FF6510">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D11E57">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Does this material contain ingredients, incidental ingredients, or processing aids that were produced and handled with the use of excluded methods</w:t>
@@ -1950,147 +1905,147 @@
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
             <w:r w:rsidRPr="00D11E57">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> as defined in 7 CFR 205.2 AND/OR is this material derived from microorganisms or processing aids (e.g., enzymes) produced via excluded methods</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1625" w:type="dxa"/>
+            <w:tcW w:w="1652" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F35B34B" w14:textId="77777777" w:rsidR="00D11E57" w:rsidRDefault="00D11E57" w:rsidP="00D11E57">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes   </w:t>
             </w:r>
             <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54B9E5BE" w14:textId="6A2C0030" w:rsidR="00D11E57" w:rsidRPr="00D11E57" w:rsidRDefault="00D11E57" w:rsidP="00D11E57">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:rPr>
@@ -2100,395 +2055,395 @@
             </w:pPr>
             <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D11E57" w:rsidRPr="00E91BB4" w14:paraId="353F96AD" w14:textId="77777777" w:rsidTr="00DF7F1A">
+      <w:tr w:rsidR="00D11E57" w:rsidRPr="00E91BB4" w14:paraId="353F96AD" w14:textId="77777777" w:rsidTr="007A0C77">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9175" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:tcW w:w="9148" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="43C869D8" w14:textId="49806A55" w:rsidR="00D11E57" w:rsidRPr="00D11E57" w:rsidRDefault="00D11E57" w:rsidP="00FF6510">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D11E57">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Has this product (including its constituents) been treated with ionizing radiation as described in 21 CFR 179.26</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1625" w:type="dxa"/>
+            <w:tcW w:w="1652" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A915A3C" w14:textId="35101744" w:rsidR="00D11E57" w:rsidRPr="00D11E57" w:rsidRDefault="00D11E57" w:rsidP="00D11E57">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes   </w:t>
             </w:r>
             <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D11E57" w:rsidRPr="00E91BB4" w14:paraId="7E2E65FE" w14:textId="77777777" w:rsidTr="00DF7F1A">
+      <w:tr w:rsidR="00D11E57" w:rsidRPr="00E91BB4" w14:paraId="7E2E65FE" w14:textId="77777777" w:rsidTr="007A0C77">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9175" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:tcW w:w="9148" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="457030F5" w14:textId="38BA8D4C" w:rsidR="00D11E57" w:rsidRPr="00D11E57" w:rsidRDefault="00D11E57" w:rsidP="00FF6510">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D11E57">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Have the agricultural components of this product been grown on land fertilized with sewage sludge</w:t>
             </w:r>
             <w:r w:rsidRPr="00A826A8">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:footnoteReference w:id="3"/>
             </w:r>
             <w:r w:rsidRPr="00D11E57">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1625" w:type="dxa"/>
+            <w:tcW w:w="1652" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45595FC6" w14:textId="77777777" w:rsidR="00D11E57" w:rsidRDefault="00D11E57" w:rsidP="00D11E57">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes   </w:t>
             </w:r>
             <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C12F42D" w14:textId="10BC0121" w:rsidR="00D11E57" w:rsidRPr="00D11E57" w:rsidRDefault="00D11E57" w:rsidP="00D11E57">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:rPr>
@@ -2498,88 +2453,88 @@
             </w:pPr>
             <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D11E57" w:rsidRPr="00E91BB4" w14:paraId="13CFEAD0" w14:textId="77777777" w:rsidTr="00DF7F1A">
+      <w:tr w:rsidR="00D11E57" w:rsidRPr="00E91BB4" w14:paraId="13CFEAD0" w14:textId="77777777" w:rsidTr="007A0C77">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9175" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:tcW w:w="9148" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="664A0371" w14:textId="0AD20BB9" w:rsidR="00D11E57" w:rsidRPr="00D11E57" w:rsidRDefault="00D11E57" w:rsidP="00FF6510">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D11E57">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Is this product produced using synthetic</w:t>
@@ -2588,179 +2543,179 @@
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:footnoteReference w:id="4"/>
             </w:r>
             <w:r w:rsidRPr="00D11E57">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> solvents (hydrocarbons, chlorinated, halogenated</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1625" w:type="dxa"/>
+            <w:tcW w:w="1652" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4072EBE1" w14:textId="17840C6F" w:rsidR="00D11E57" w:rsidRPr="00D11E57" w:rsidRDefault="00D11E57" w:rsidP="00D11E57">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes   </w:t>
             </w:r>
             <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F92268" w:rsidRPr="00A0747B" w14:paraId="31875BC2" w14:textId="77777777" w:rsidTr="00D9491A">
         <w:trPr>
           <w:trHeight w:val="620"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
-            <w:gridSpan w:val="11"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="41EFE190" w14:textId="77777777" w:rsidR="00B53C3F" w:rsidRDefault="004141AD" w:rsidP="00DF7F1A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Section 2: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31875BC1" w14:textId="0BB53646" w:rsidR="00E85EA5" w:rsidRPr="00DF7F1A" w:rsidRDefault="003F688B" w:rsidP="00DF7F1A">
             <w:pPr>
@@ -2902,154 +2857,154 @@
             <w:r w:rsidR="000F238D" w:rsidRPr="00B53C3F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ake </w:t>
             </w:r>
             <w:r w:rsidR="000F238D" w:rsidRPr="00B53C3F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>additional pages if necessar</w:t>
             </w:r>
             <w:r w:rsidR="00342474" w:rsidRPr="00B53C3F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">y. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF7F1A" w:rsidRPr="00A0747B" w14:paraId="7B2DBC6D" w14:textId="77777777" w:rsidTr="0063216F">
+      <w:tr w:rsidR="00DF7F1A" w:rsidRPr="00A0747B" w14:paraId="7B2DBC6D" w14:textId="77777777" w:rsidTr="007A0C77">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcW w:w="3591" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3171BE10" w14:textId="34E257EF" w:rsidR="00DF7F1A" w:rsidRPr="00DF7F1A" w:rsidRDefault="00DF7F1A" w:rsidP="00DF7F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Name of Ingredient/Processing Aid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcW w:w="3589" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="739546C6" w14:textId="6A544B6E" w:rsidR="00DF7F1A" w:rsidRPr="00DF7F1A" w:rsidRDefault="00DF7F1A" w:rsidP="00DF7F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Manufacturer </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3600" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="3620" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="40C90766" w14:textId="3EDEB279" w:rsidR="00DF7F1A" w:rsidRPr="00DF7F1A" w:rsidRDefault="00DF7F1A" w:rsidP="00DF7F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342474">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Function </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF7F1A" w:rsidRPr="00A0747B" w14:paraId="1BF22805" w14:textId="77777777" w:rsidTr="0063216F">
+      <w:tr w:rsidR="00DF7F1A" w:rsidRPr="00A0747B" w14:paraId="1BF22805" w14:textId="77777777" w:rsidTr="007A0C77">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcW w:w="3591" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7C51836F" w14:textId="03512BC2" w:rsidR="00DF7F1A" w:rsidRPr="00DF7F1A" w:rsidRDefault="00DF7F1A" w:rsidP="00DF7F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B0351E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text855"/>
                   <w:enabled/>
@@ -3111,51 +3066,51 @@
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B0351E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B0351E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcW w:w="3589" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5E2C2837" w14:textId="226AA316" w:rsidR="00DF7F1A" w:rsidRPr="00DF7F1A" w:rsidRDefault="00DF7F1A" w:rsidP="00DF7F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B0351E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text855"/>
                   <w:enabled/>
@@ -3217,52 +3172,52 @@
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B0351E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B0351E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3600" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="3620" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="699889FA" w14:textId="5E20A138" w:rsidR="00DF7F1A" w:rsidRPr="00DF7F1A" w:rsidRDefault="00DF7F1A" w:rsidP="00DF7F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B0351E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text855"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -3322,58 +3277,58 @@
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B0351E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B0351E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF7F1A" w:rsidRPr="00A0747B" w14:paraId="0FE97C41" w14:textId="77777777" w:rsidTr="0063216F">
+      <w:tr w:rsidR="00DF7F1A" w:rsidRPr="00A0747B" w14:paraId="0FE97C41" w14:textId="77777777" w:rsidTr="007A0C77">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcW w:w="3591" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="22953C97" w14:textId="5C086819" w:rsidR="00DF7F1A" w:rsidRPr="00DF7F1A" w:rsidRDefault="00DF7F1A" w:rsidP="00DF7F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B0351E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text855"/>
                   <w:enabled/>
@@ -3435,51 +3390,51 @@
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B0351E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B0351E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcW w:w="3589" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="52421F35" w14:textId="6FFF5ABB" w:rsidR="00DF7F1A" w:rsidRPr="00DF7F1A" w:rsidRDefault="00DF7F1A" w:rsidP="00DF7F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B0351E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text855"/>
                   <w:enabled/>
@@ -3541,52 +3496,52 @@
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B0351E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B0351E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3600" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="3620" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4DB4107D" w14:textId="24D5D376" w:rsidR="00DF7F1A" w:rsidRPr="00DF7F1A" w:rsidRDefault="00DF7F1A" w:rsidP="00DF7F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B0351E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text855"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -3646,58 +3601,58 @@
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B0351E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B0351E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF7F1A" w:rsidRPr="00A0747B" w14:paraId="12209B0D" w14:textId="77777777" w:rsidTr="0063216F">
+      <w:tr w:rsidR="00DF7F1A" w:rsidRPr="00A0747B" w14:paraId="12209B0D" w14:textId="77777777" w:rsidTr="007A0C77">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcW w:w="3591" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="407EFE3B" w14:textId="498E70E2" w:rsidR="00DF7F1A" w:rsidRPr="00DF7F1A" w:rsidRDefault="00DF7F1A" w:rsidP="00DF7F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B0351E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text855"/>
                   <w:enabled/>
@@ -3759,51 +3714,51 @@
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B0351E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B0351E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcW w:w="3589" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="62EBED88" w14:textId="3248ACAC" w:rsidR="00DF7F1A" w:rsidRPr="00DF7F1A" w:rsidRDefault="00DF7F1A" w:rsidP="00DF7F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B0351E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text855"/>
                   <w:enabled/>
@@ -3865,52 +3820,52 @@
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B0351E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B0351E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3600" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="3620" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="10045AEB" w14:textId="3A1E21D8" w:rsidR="00DF7F1A" w:rsidRPr="00DF7F1A" w:rsidRDefault="00DF7F1A" w:rsidP="00DF7F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B0351E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text855"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -3970,58 +3925,58 @@
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B0351E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B0351E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF7F1A" w:rsidRPr="00A0747B" w14:paraId="0B0BCC0E" w14:textId="77777777" w:rsidTr="0063216F">
+      <w:tr w:rsidR="00DF7F1A" w:rsidRPr="00A0747B" w14:paraId="0B0BCC0E" w14:textId="77777777" w:rsidTr="007A0C77">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcW w:w="3591" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4C9B7A00" w14:textId="788D6ADC" w:rsidR="00DF7F1A" w:rsidRPr="00DF7F1A" w:rsidRDefault="00DF7F1A" w:rsidP="00DF7F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B0351E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text855"/>
                   <w:enabled/>
@@ -4083,51 +4038,51 @@
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B0351E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B0351E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcW w:w="3589" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="03A44026" w14:textId="29151C53" w:rsidR="00DF7F1A" w:rsidRPr="00DF7F1A" w:rsidRDefault="00DF7F1A" w:rsidP="00DF7F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B0351E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text855"/>
                   <w:enabled/>
@@ -4189,52 +4144,52 @@
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B0351E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B0351E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3600" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="3620" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4F3DA5BB" w14:textId="31053C5A" w:rsidR="00DF7F1A" w:rsidRPr="00DF7F1A" w:rsidRDefault="00DF7F1A" w:rsidP="00DF7F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B0351E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text855"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -4294,58 +4249,58 @@
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B0351E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B0351E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF7F1A" w:rsidRPr="00A0747B" w14:paraId="0779D97F" w14:textId="77777777" w:rsidTr="0063216F">
+      <w:tr w:rsidR="00DF7F1A" w:rsidRPr="00A0747B" w14:paraId="0779D97F" w14:textId="77777777" w:rsidTr="007A0C77">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcW w:w="3591" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="50246A19" w14:textId="6449752D" w:rsidR="00DF7F1A" w:rsidRPr="00DF7F1A" w:rsidRDefault="00DF7F1A" w:rsidP="00DF7F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B0351E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text855"/>
                   <w:enabled/>
@@ -4407,51 +4362,51 @@
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B0351E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B0351E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcW w:w="3589" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="20072D35" w14:textId="29EC6DD3" w:rsidR="00DF7F1A" w:rsidRPr="00DF7F1A" w:rsidRDefault="00DF7F1A" w:rsidP="00DF7F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B0351E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text855"/>
                   <w:enabled/>
@@ -4513,52 +4468,52 @@
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B0351E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B0351E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3600" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="3620" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4E5E01DA" w14:textId="30E91D37" w:rsidR="00DF7F1A" w:rsidRPr="00DF7F1A" w:rsidRDefault="00DF7F1A" w:rsidP="00DF7F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B0351E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text855"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -4618,58 +4573,58 @@
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B0351E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B0351E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF7F1A" w:rsidRPr="00A0747B" w14:paraId="0A7EC7C0" w14:textId="77777777" w:rsidTr="0063216F">
+      <w:tr w:rsidR="00DF7F1A" w:rsidRPr="00A0747B" w14:paraId="0A7EC7C0" w14:textId="77777777" w:rsidTr="007A0C77">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcW w:w="3591" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6EC78EFA" w14:textId="712137E8" w:rsidR="00DF7F1A" w:rsidRPr="00DF7F1A" w:rsidRDefault="00DF7F1A" w:rsidP="00DF7F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B0351E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text855"/>
                   <w:enabled/>
@@ -4731,51 +4686,51 @@
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B0351E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B0351E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcW w:w="3589" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="78C50813" w14:textId="6E3E110A" w:rsidR="00DF7F1A" w:rsidRPr="00DF7F1A" w:rsidRDefault="00DF7F1A" w:rsidP="00DF7F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B0351E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text855"/>
                   <w:enabled/>
@@ -4837,52 +4792,52 @@
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B0351E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B0351E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3600" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="3620" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="39D3B976" w14:textId="7A129C9F" w:rsidR="00DF7F1A" w:rsidRPr="00DF7F1A" w:rsidRDefault="00DF7F1A" w:rsidP="00DF7F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B0351E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text855"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -4950,625 +4905,691 @@
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B0351E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F92268" w14:paraId="31875BC5" w14:textId="77777777" w:rsidTr="00D81C8A">
         <w:trPr>
           <w:trHeight w:val="467"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
-            <w:gridSpan w:val="11"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="317FD1AA" w14:textId="77777777" w:rsidR="00FF6510" w:rsidRDefault="004141AD" w:rsidP="00FF6510">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A909CD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Section 3: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31875BC3" w14:textId="0D3125B2" w:rsidR="00F92268" w:rsidRPr="00FF6510" w:rsidRDefault="00AE59E6" w:rsidP="00FF6510">
+          <w:p w14:paraId="31875BC3" w14:textId="65364AB8" w:rsidR="00F92268" w:rsidRPr="00FF6510" w:rsidRDefault="00AE59E6" w:rsidP="00FF6510">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF6510">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">If the material in </w:t>
             </w:r>
             <w:r w:rsidR="004454DF" w:rsidRPr="00FF6510">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">question consists of any of the below substances, please </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00F818B8" w:rsidRPr="00FF6510">
+              <w:t xml:space="preserve">question consists of any of the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="004454DF" w:rsidRPr="00FF6510">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>check the applicable box below an</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="000E360A" w:rsidRPr="00FF6510">
+              <w:t>below substances</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004454DF" w:rsidRPr="00FF6510">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>d c</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00706ADC" w:rsidRPr="00FF6510">
+              <w:t xml:space="preserve">, please </w:t>
+            </w:r>
+            <w:r w:rsidR="00F818B8" w:rsidRPr="00FF6510">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>heck “Yes” if the material complies with the specified restriction and “No” if the material does not comply with the specified restriction</w:t>
+              <w:t>check the applicable box below</w:t>
+            </w:r>
+            <w:r w:rsidR="004F66DE">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>. “Yes</w:t>
+            </w:r>
+            <w:r w:rsidR="00874895">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidR="004F66DE">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> indicates</w:t>
+            </w:r>
+            <w:r w:rsidR="00F818B8" w:rsidRPr="00FF6510">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> an</w:t>
+            </w:r>
+            <w:r w:rsidR="000E360A" w:rsidRPr="00FF6510">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">d </w:t>
+            </w:r>
+            <w:r w:rsidR="00706ADC" w:rsidRPr="00FF6510">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the material complies with the specified restriction and “No” </w:t>
+            </w:r>
+            <w:r w:rsidR="00874895">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>indicates the</w:t>
+            </w:r>
+            <w:r w:rsidR="00706ADC" w:rsidRPr="00FF6510">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> material does not comply with the specified restriction</w:t>
             </w:r>
             <w:r w:rsidR="00706ADC" w:rsidRPr="00FF6510">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31875BC4" w14:textId="77777777" w:rsidR="00F92268" w:rsidRPr="006B0B6C" w:rsidRDefault="00F92268" w:rsidP="00FF6510">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE487E">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Refer to the </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidRPr="00BE487E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t>National List of Allowed and Prohibited Substances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE487E">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> at 7 CFR §§205.605-205.606 for additional information.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B0B6C" w14:paraId="31875BCA" w14:textId="77777777" w:rsidTr="00D81C8A">
+      <w:tr w:rsidR="006B0B6C" w14:paraId="31875BCA" w14:textId="77777777" w:rsidTr="007A0C77">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1098" w:type="dxa"/>
+            <w:tcW w:w="1096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875BC6" w14:textId="77777777" w:rsidR="006B0B6C" w:rsidRPr="005D3B16" w:rsidRDefault="006B0B6C" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D3B16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Check if applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2105" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875BC7" w14:textId="34942CDC" w:rsidR="006B0B6C" w:rsidRPr="005D3B16" w:rsidRDefault="006B0B6C" w:rsidP="00BE1B82">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D3B16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Substance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5400" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="5383" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875BC8" w14:textId="0D7A5DE9" w:rsidR="006B0B6C" w:rsidRPr="005D3B16" w:rsidRDefault="006B0B6C" w:rsidP="00BE1B82">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D3B16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Restriction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2197" w:type="dxa"/>
+            <w:tcW w:w="2222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875BC9" w14:textId="77777777" w:rsidR="006B0B6C" w:rsidRPr="006B0B6C" w:rsidRDefault="006B0B6C" w:rsidP="00BE1B82">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B0B6C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Does the product meet all specified restrictions?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B0B6C" w14:paraId="31875BCF" w14:textId="77777777" w:rsidTr="00FF6510">
+      <w:tr w:rsidR="006B0B6C" w14:paraId="31875BCF" w14:textId="77777777" w:rsidTr="007A0C77">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1098" w:type="dxa"/>
+            <w:tcW w:w="1096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875BCB" w14:textId="77777777" w:rsidR="006B0B6C" w:rsidRPr="00546D3B" w:rsidRDefault="006B0B6C" w:rsidP="00FF6510">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...5 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2105" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31875BCC" w14:textId="77777777" w:rsidR="006B0B6C" w:rsidRPr="00546D3B" w:rsidRDefault="006B0B6C" w:rsidP="00C84D75">
+          <w:p w14:paraId="31875BCC" w14:textId="77777777" w:rsidR="006B0B6C" w:rsidRPr="00EF4490" w:rsidRDefault="006B0B6C" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00546D3B">
+            <w:r w:rsidRPr="00EF4490">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Acidified sodium chlorite</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5400" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="5383" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875BCD" w14:textId="77777777" w:rsidR="006B0B6C" w:rsidRPr="00546D3B" w:rsidRDefault="006B0B6C" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Acidified with citric acid only.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2197" w:type="dxa"/>
+            <w:tcW w:w="2222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875BCE" w14:textId="77777777" w:rsidR="006B0B6C" w:rsidRPr="00546D3B" w:rsidRDefault="006B0B6C" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes    </w:t>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B0B6C" w14:paraId="31875BD4" w14:textId="77777777" w:rsidTr="00FF6510">
+      <w:tr w:rsidR="006B0B6C" w14:paraId="31875BD4" w14:textId="77777777" w:rsidTr="007A0C77">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1098" w:type="dxa"/>
+            <w:tcW w:w="1096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875BD0" w14:textId="77777777" w:rsidR="006B0B6C" w:rsidRPr="00546D3B" w:rsidRDefault="006B0B6C" w:rsidP="00FF6510">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...5 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2105" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31875BD1" w14:textId="77777777" w:rsidR="006B0B6C" w:rsidRPr="00546D3B" w:rsidRDefault="006B0B6C" w:rsidP="00C84D75">
+          <w:p w14:paraId="31875BD1" w14:textId="77777777" w:rsidR="006B0B6C" w:rsidRPr="00EF4490" w:rsidRDefault="006B0B6C" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00546D3B">
+            <w:r w:rsidRPr="00EF4490">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Activated charcoal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5400" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="5383" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875BD2" w14:textId="1C4B07B7" w:rsidR="006B0B6C" w:rsidRPr="00546D3B" w:rsidRDefault="006B0B6C" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Only from vegetative sources.</w:t>
             </w:r>
             <w:r w:rsidR="00342474">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
@@ -5663,1495 +5684,1527 @@
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00FF6510" w:rsidRPr="00342474">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00FF6510" w:rsidRPr="00342474">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2197" w:type="dxa"/>
+            <w:tcW w:w="2222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875BD3" w14:textId="77777777" w:rsidR="006B0B6C" w:rsidRPr="00546D3B" w:rsidRDefault="006B0B6C" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes    </w:t>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00625301" w14:paraId="46B1CDF0" w14:textId="77777777" w:rsidTr="00FF6510">
+      <w:tr w:rsidR="00625301" w14:paraId="46B1CDF0" w14:textId="77777777" w:rsidTr="007A0C77">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1098" w:type="dxa"/>
+            <w:tcW w:w="1096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7E57CCCD" w14:textId="5793E13D" w:rsidR="00625301" w:rsidRPr="00546D3B" w:rsidRDefault="00625301" w:rsidP="00FF6510">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...5 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2105" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0958C64B" w14:textId="63AF63A3" w:rsidR="00625301" w:rsidRDefault="00625301" w:rsidP="00C84D75">
+          <w:p w14:paraId="0958C64B" w14:textId="63AF63A3" w:rsidR="00625301" w:rsidRPr="00EF4490" w:rsidRDefault="00625301" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EF4490">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Animal enzymes (rennet, catalase, lipase, pancreatin, pepsin, trypsin)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5400" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="5383" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2DBBDB6D" w14:textId="0A50C53B" w:rsidR="00625301" w:rsidRDefault="00625301" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Rennet derived from </w:t>
             </w:r>
             <w:r w:rsidR="00981A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>animals;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> catalase derived from bovine liver</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2197" w:type="dxa"/>
+            <w:tcW w:w="2222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1ADDB692" w14:textId="384F76F0" w:rsidR="00625301" w:rsidRPr="00546D3B" w:rsidRDefault="00625301" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes    </w:t>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00706ADC" w14:paraId="5FEAEDCC" w14:textId="77777777" w:rsidTr="00FF6510">
+      <w:tr w:rsidR="00706ADC" w14:paraId="5FEAEDCC" w14:textId="77777777" w:rsidTr="007A0C77">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1098" w:type="dxa"/>
+            <w:tcW w:w="1096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="45EADA42" w14:textId="3F785110" w:rsidR="00706ADC" w:rsidRPr="00546D3B" w:rsidRDefault="00706ADC" w:rsidP="00FF6510">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...5 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2105" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5DC3E819" w14:textId="2334843E" w:rsidR="00706ADC" w:rsidRPr="00546D3B" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
+          <w:p w14:paraId="5DC3E819" w14:textId="2334843E" w:rsidR="00706ADC" w:rsidRPr="00EF4490" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EF4490">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Attapulgite</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5400" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="5383" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3FABE3EB" w14:textId="5F4889DA" w:rsidR="00706ADC" w:rsidRPr="00546D3B" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
+          <w:p w14:paraId="3FABE3EB" w14:textId="6EDD5FC4" w:rsidR="00706ADC" w:rsidRPr="00546D3B" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Not acid-leached, acid-activated, or acid-treated.</w:t>
+              <w:t>Not acid-leached, acid-activated, acid-treated</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB7FFC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or sodium-activated</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2197" w:type="dxa"/>
+            <w:tcW w:w="2222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="40538A3C" w14:textId="1688BE5D" w:rsidR="00706ADC" w:rsidRPr="00546D3B" w:rsidRDefault="00697093" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes    </w:t>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00706ADC" w14:paraId="5F276402" w14:textId="77777777" w:rsidTr="00FF6510">
+      <w:tr w:rsidR="00706ADC" w14:paraId="5F276402" w14:textId="77777777" w:rsidTr="007A0C77">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1098" w:type="dxa"/>
+            <w:tcW w:w="1096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0FF7E07F" w14:textId="209A4A6E" w:rsidR="00706ADC" w:rsidRPr="00546D3B" w:rsidRDefault="00706ADC" w:rsidP="00FF6510">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...5 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2105" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="336C2FB2" w14:textId="09B07C4A" w:rsidR="00706ADC" w:rsidRPr="00546D3B" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
+          <w:p w14:paraId="336C2FB2" w14:textId="09B07C4A" w:rsidR="00706ADC" w:rsidRPr="00EF4490" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EF4490">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bentonite</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5400" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="5383" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="586E850C" w14:textId="29DACDD5" w:rsidR="00706ADC" w:rsidRPr="00546D3B" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
+          <w:p w14:paraId="586E850C" w14:textId="3DAFC3C3" w:rsidR="00706ADC" w:rsidRPr="00546D3B" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Not acid-leached, acid-activated, or acid-treated.</w:t>
+              <w:t>Not acid-leached, acid-activated, acid-treated</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB7FFC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or sodium-activated</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2197" w:type="dxa"/>
+            <w:tcW w:w="2222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="22F2FED8" w14:textId="009D18F8" w:rsidR="00706ADC" w:rsidRPr="00546D3B" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes    </w:t>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00706ADC" w14:paraId="7FDE6A92" w14:textId="77777777" w:rsidTr="00FF6510">
+      <w:tr w:rsidR="00706ADC" w14:paraId="7FDE6A92" w14:textId="77777777" w:rsidTr="007A0C77">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1098" w:type="dxa"/>
+            <w:tcW w:w="1096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5E73F33D" w14:textId="106D691C" w:rsidR="00706ADC" w:rsidRPr="00546D3B" w:rsidRDefault="00706ADC" w:rsidP="00FF6510">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...5 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2105" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="214764C5" w14:textId="6CD6F93A" w:rsidR="00706ADC" w:rsidRPr="00546D3B" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
+          <w:p w14:paraId="214764C5" w14:textId="6CD6F93A" w:rsidR="00706ADC" w:rsidRPr="00EF4490" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EF4490">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Calcium carbonate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5400" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="5383" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4AF1ABD6" w14:textId="3BECB1B5" w:rsidR="00706ADC" w:rsidRPr="00546D3B" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Only from a mined source. Must not contain synthetic</w:t>
             </w:r>
             <w:r w:rsidR="00F45867" w:rsidRPr="00D81C8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> additives. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2197" w:type="dxa"/>
+            <w:tcW w:w="2222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="345A1B84" w14:textId="2EB447C9" w:rsidR="00706ADC" w:rsidRPr="00546D3B" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes    </w:t>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00706ADC" w14:paraId="06AFF43F" w14:textId="77777777" w:rsidTr="00FF6510">
+      <w:tr w:rsidR="00706ADC" w14:paraId="06AFF43F" w14:textId="77777777" w:rsidTr="007A0C77">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1098" w:type="dxa"/>
+            <w:tcW w:w="1096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="20413AD2" w14:textId="3E40B17E" w:rsidR="00706ADC" w:rsidRPr="00546D3B" w:rsidRDefault="00706ADC" w:rsidP="00FF6510">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...5 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2105" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="017A4CAE" w14:textId="4014C4C1" w:rsidR="00706ADC" w:rsidRPr="00546D3B" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
+          <w:p w14:paraId="017A4CAE" w14:textId="4014C4C1" w:rsidR="00706ADC" w:rsidRPr="00EF4490" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EF4490">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Calcium chloride</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5400" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="5383" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4BDC6024" w14:textId="192C73FA" w:rsidR="00706ADC" w:rsidRPr="00546D3B" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Made from nonsynthetic</w:t>
             </w:r>
             <w:r w:rsidR="00F45867">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:footnoteReference w:id="5"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> brine process.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2197" w:type="dxa"/>
+            <w:tcW w:w="2222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="60611002" w14:textId="22220C71" w:rsidR="00706ADC" w:rsidRPr="00546D3B" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes    </w:t>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00706ADC" w14:paraId="31875BD9" w14:textId="77777777" w:rsidTr="00FF6510">
+      <w:tr w:rsidR="00706ADC" w14:paraId="31875BD9" w14:textId="77777777" w:rsidTr="007A0C77">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1098" w:type="dxa"/>
+            <w:tcW w:w="1096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875BD5" w14:textId="77777777" w:rsidR="00706ADC" w:rsidRPr="00546D3B" w:rsidRDefault="00706ADC" w:rsidP="00FF6510">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...5 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2105" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31875BD6" w14:textId="77777777" w:rsidR="00706ADC" w:rsidRPr="00546D3B" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
+          <w:p w14:paraId="31875BD6" w14:textId="77777777" w:rsidR="00706ADC" w:rsidRPr="00EF4490" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00546D3B">
+            <w:r w:rsidRPr="00EF4490">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Calcium sulfate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5400" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="5383" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875BD7" w14:textId="2A716EFD" w:rsidR="00706ADC" w:rsidRPr="00546D3B" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mined</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
@@ -7159,976 +7212,976 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> source. Must not contain synthetic</w:t>
             </w:r>
             <w:r w:rsidR="00F45867" w:rsidRPr="00D81C8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> additives</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2197" w:type="dxa"/>
+            <w:tcW w:w="2222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875BD8" w14:textId="77777777" w:rsidR="00706ADC" w:rsidRPr="00546D3B" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes    </w:t>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00706ADC" w14:paraId="31875BDE" w14:textId="77777777" w:rsidTr="00FF6510">
+      <w:tr w:rsidR="00706ADC" w14:paraId="31875BDE" w14:textId="77777777" w:rsidTr="007A0C77">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1098" w:type="dxa"/>
+            <w:tcW w:w="1096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875BDA" w14:textId="77777777" w:rsidR="00706ADC" w:rsidRPr="00546D3B" w:rsidRDefault="00706ADC" w:rsidP="00FF6510">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...5 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2105" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31875BDB" w14:textId="77777777" w:rsidR="00706ADC" w:rsidRPr="00546D3B" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
+          <w:p w14:paraId="31875BDB" w14:textId="77777777" w:rsidR="00706ADC" w:rsidRPr="00EF4490" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00546D3B">
+            <w:r w:rsidRPr="00EF4490">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Casings</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5400" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="5383" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875BDC" w14:textId="77777777" w:rsidR="00706ADC" w:rsidRPr="00546D3B" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>From processed intestines.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2197" w:type="dxa"/>
+            <w:tcW w:w="2222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875BDD" w14:textId="77777777" w:rsidR="00706ADC" w:rsidRPr="00546D3B" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes    </w:t>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00706ADC" w14:paraId="31875BE4" w14:textId="77777777" w:rsidTr="00FF6510">
+      <w:tr w:rsidR="00706ADC" w14:paraId="31875BE4" w14:textId="77777777" w:rsidTr="007A0C77">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1098" w:type="dxa"/>
+            <w:tcW w:w="1096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875BDF" w14:textId="77777777" w:rsidR="00706ADC" w:rsidRPr="00546D3B" w:rsidRDefault="00706ADC" w:rsidP="00FF6510">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...5 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2105" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31875BE0" w14:textId="77777777" w:rsidR="00706ADC" w:rsidRPr="00546D3B" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
+          <w:p w14:paraId="31875BE0" w14:textId="77777777" w:rsidR="00706ADC" w:rsidRPr="00EF4490" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00546D3B">
+            <w:r w:rsidRPr="00EF4490">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Cellulose</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5400" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="5383" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875BE2" w14:textId="1A33610A" w:rsidR="00706ADC" w:rsidRPr="00FF6510" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Non-chlorine bleached.</w:t>
             </w:r>
             <w:r w:rsidR="00B30AC7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Not microcrystalline cellulose. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2197" w:type="dxa"/>
+            <w:tcW w:w="2222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875BE3" w14:textId="77777777" w:rsidR="00706ADC" w:rsidRPr="00546D3B" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes    </w:t>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00706ADC" w14:paraId="31875BE9" w14:textId="77777777" w:rsidTr="00FF6510">
+      <w:tr w:rsidR="00706ADC" w14:paraId="31875BE9" w14:textId="77777777" w:rsidTr="007A0C77">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1098" w:type="dxa"/>
+            <w:tcW w:w="1096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875BE5" w14:textId="77777777" w:rsidR="00706ADC" w:rsidRPr="00546D3B" w:rsidRDefault="00706ADC" w:rsidP="00FF6510">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...5 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2105" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31875BE6" w14:textId="77777777" w:rsidR="00706ADC" w:rsidRPr="00546D3B" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
+          <w:p w14:paraId="31875BE6" w14:textId="77777777" w:rsidR="00706ADC" w:rsidRPr="00EF4490" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00546D3B">
+            <w:r w:rsidRPr="00EF4490">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Citric Acid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5400" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="5383" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875BE7" w14:textId="77777777" w:rsidR="00706ADC" w:rsidRPr="00546D3B" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Produced by microbial fermentation of carbohydrate substances.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2197" w:type="dxa"/>
+            <w:tcW w:w="2222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875BE8" w14:textId="77777777" w:rsidR="00706ADC" w:rsidRPr="00546D3B" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes    </w:t>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00706ADC" w14:paraId="31875BF0" w14:textId="77777777" w:rsidTr="00FF6510">
+      <w:tr w:rsidR="00706ADC" w14:paraId="31875BF0" w14:textId="77777777" w:rsidTr="007A0C77">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1098" w:type="dxa"/>
+            <w:tcW w:w="1096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875BEA" w14:textId="77777777" w:rsidR="00706ADC" w:rsidRPr="00546D3B" w:rsidRDefault="00706ADC" w:rsidP="00FF6510">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...5 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2105" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31875BEC" w14:textId="5E09107D" w:rsidR="00706ADC" w:rsidRPr="00477F92" w:rsidRDefault="00706ADC" w:rsidP="00FF6510">
+          <w:p w14:paraId="31875BEC" w14:textId="5E09107D" w:rsidR="00706ADC" w:rsidRPr="00EF4490" w:rsidRDefault="00706ADC" w:rsidP="00FF6510">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00546D3B">
+            <w:r w:rsidRPr="00EF4490">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Colors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5400" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="5383" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875BED" w14:textId="3E22DFB2" w:rsidR="00706ADC" w:rsidRPr="00546D3B" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Derived from agricultural products.  Produced without the use of synthetic</w:t>
             </w:r>
             <w:r w:rsidR="00F45867" w:rsidRPr="0054244F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
@@ -8248,260 +8301,260 @@
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FF6510">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FF6510">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2197" w:type="dxa"/>
+            <w:tcW w:w="2222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875BEF" w14:textId="77777777" w:rsidR="00706ADC" w:rsidRPr="00546D3B" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes    </w:t>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00706ADC" w14:paraId="31875BF5" w14:textId="77777777" w:rsidTr="00FF6510">
+      <w:tr w:rsidR="00706ADC" w14:paraId="31875BF5" w14:textId="77777777" w:rsidTr="007A0C77">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1098" w:type="dxa"/>
+            <w:tcW w:w="1096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875BF1" w14:textId="77777777" w:rsidR="00706ADC" w:rsidRPr="00546D3B" w:rsidRDefault="00706ADC" w:rsidP="00FF6510">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...5 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2105" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31875BF2" w14:textId="77777777" w:rsidR="00706ADC" w:rsidRPr="00546D3B" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
+          <w:p w14:paraId="31875BF2" w14:textId="77777777" w:rsidR="00706ADC" w:rsidRPr="00EF4490" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00546D3B">
+            <w:r w:rsidRPr="00EF4490">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Cornstarch</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5400" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="5383" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875BF3" w14:textId="1B126D11" w:rsidR="00706ADC" w:rsidRPr="00546D3B" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Native (Not chemically </w:t>
             </w:r>
             <w:r w:rsidR="00697093">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
@@ -8516,512 +8569,512 @@
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>odified</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2197" w:type="dxa"/>
+            <w:tcW w:w="2222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875BF4" w14:textId="77777777" w:rsidR="00706ADC" w:rsidRPr="00546D3B" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes    </w:t>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00706ADC" w14:paraId="31875BFA" w14:textId="77777777" w:rsidTr="00FF6510">
+      <w:tr w:rsidR="00706ADC" w14:paraId="31875BFA" w14:textId="77777777" w:rsidTr="007A0C77">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1098" w:type="dxa"/>
+            <w:tcW w:w="1096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875BF6" w14:textId="77777777" w:rsidR="00706ADC" w:rsidRPr="00546D3B" w:rsidRDefault="00706ADC" w:rsidP="00FF6510">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...5 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2105" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31875BF7" w14:textId="77777777" w:rsidR="00706ADC" w:rsidRPr="00546D3B" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
+          <w:p w14:paraId="31875BF7" w14:textId="77777777" w:rsidR="00706ADC" w:rsidRPr="00EF4490" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00546D3B">
+            <w:r w:rsidRPr="00EF4490">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Enzymes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5400" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="5383" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875BF8" w14:textId="2D961CDF" w:rsidR="00706ADC" w:rsidRPr="00546D3B" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Derived from edible, nontoxic plants, nonpathogenic </w:t>
             </w:r>
             <w:r w:rsidR="00FF6510" w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>fungi,</w:t>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> or nonpathogenic bacteria.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2197" w:type="dxa"/>
+            <w:tcW w:w="2222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875BF9" w14:textId="77777777" w:rsidR="00706ADC" w:rsidRPr="00546D3B" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes    </w:t>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00706ADC" w14:paraId="31875BFF" w14:textId="77777777" w:rsidTr="00FF6510">
+      <w:tr w:rsidR="00706ADC" w14:paraId="31875BFF" w14:textId="77777777" w:rsidTr="007A0C77">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1098" w:type="dxa"/>
+            <w:tcW w:w="1096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875BFB" w14:textId="77777777" w:rsidR="00706ADC" w:rsidRPr="00546D3B" w:rsidRDefault="00706ADC" w:rsidP="00FF6510">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...5 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2105" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31875BFC" w14:textId="77777777" w:rsidR="00706ADC" w:rsidRPr="00546D3B" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
+          <w:p w14:paraId="31875BFC" w14:textId="77777777" w:rsidR="00706ADC" w:rsidRPr="00EF4490" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00546D3B">
+            <w:r w:rsidRPr="00EF4490">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ferrous sulfate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5400" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="5383" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875BFD" w14:textId="57CF3FB9" w:rsidR="00FF6510" w:rsidRPr="00FF6510" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Requires fortification or recommendation from independent organization. </w:t>
             </w:r>
             <w:r w:rsidRPr="00477F92">
               <w:rPr>
@@ -9118,260 +9171,260 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00FF6510" w:rsidRPr="00342474">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidR="00FF6510">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2197" w:type="dxa"/>
+            <w:tcW w:w="2222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875BFE" w14:textId="77777777" w:rsidR="00706ADC" w:rsidRPr="00546D3B" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes    </w:t>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00706ADC" w14:paraId="31875C04" w14:textId="77777777" w:rsidTr="00FF6510">
+      <w:tr w:rsidR="00706ADC" w14:paraId="31875C04" w14:textId="77777777" w:rsidTr="007A0C77">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1098" w:type="dxa"/>
+            <w:tcW w:w="1096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875C00" w14:textId="77777777" w:rsidR="00706ADC" w:rsidRPr="00546D3B" w:rsidRDefault="00706ADC" w:rsidP="00FF6510">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...5 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2105" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31875C01" w14:textId="77777777" w:rsidR="00706ADC" w:rsidRPr="00546D3B" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
+          <w:p w14:paraId="31875C01" w14:textId="77777777" w:rsidR="00706ADC" w:rsidRPr="00EF4490" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00546D3B">
+            <w:r w:rsidRPr="00EF4490">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fish oil</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5400" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="5383" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875C02" w14:textId="014E03AF" w:rsidR="00706ADC" w:rsidRPr="00546D3B" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Stabilized with organic ingredients or only with ingredients on the National List §§205.605 and 205.606.  </w:t>
             </w:r>
             <w:r w:rsidRPr="00D81C8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
@@ -9466,2299 +9519,2287 @@
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00FF6510" w:rsidRPr="00342474">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:w w:val="95"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2197" w:type="dxa"/>
+            <w:tcW w:w="2222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875C03" w14:textId="77777777" w:rsidR="00706ADC" w:rsidRPr="00546D3B" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes    </w:t>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00706ADC" w14:paraId="31875C0A" w14:textId="77777777" w:rsidTr="00FF6510">
+      <w:tr w:rsidR="00706ADC" w14:paraId="31875C0A" w14:textId="77777777" w:rsidTr="007A0C77">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1098" w:type="dxa"/>
+            <w:tcW w:w="1096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875C05" w14:textId="77777777" w:rsidR="00706ADC" w:rsidRPr="00546D3B" w:rsidRDefault="00706ADC" w:rsidP="00FF6510">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...5 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2105" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31875C06" w14:textId="77777777" w:rsidR="00706ADC" w:rsidRPr="00546D3B" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
+          <w:p w14:paraId="31875C06" w14:textId="77777777" w:rsidR="00706ADC" w:rsidRPr="00EF4490" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00546D3B">
+            <w:r w:rsidRPr="00EF4490">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Flavors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5400" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="5383" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875C08" w14:textId="5BFC73F2" w:rsidR="00706ADC" w:rsidRPr="004D79FF" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nonsynthetic source and produced without synthetic</w:t>
             </w:r>
             <w:r w:rsidR="00F45867" w:rsidRPr="0054244F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> solvents, </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> or artificial preservatives. </w:t>
+              <w:t xml:space="preserve"> solvents, carriers or artificial preservatives. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2197" w:type="dxa"/>
+            <w:tcW w:w="2222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875C09" w14:textId="128E1F3F" w:rsidR="00706ADC" w:rsidRPr="00546D3B" w:rsidRDefault="0032644C" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Complete Natural Flavors Affidavit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00706ADC" w14:paraId="31875C0F" w14:textId="77777777" w:rsidTr="00FF6510">
+      <w:tr w:rsidR="00706ADC" w14:paraId="31875C0F" w14:textId="77777777" w:rsidTr="007A0C77">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1098" w:type="dxa"/>
+            <w:tcW w:w="1096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875C0B" w14:textId="77777777" w:rsidR="00706ADC" w:rsidRPr="00546D3B" w:rsidRDefault="00706ADC" w:rsidP="00FF6510">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...5 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2105" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31875C0C" w14:textId="77777777" w:rsidR="00706ADC" w:rsidRPr="00546D3B" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
+          <w:p w14:paraId="31875C0C" w14:textId="77777777" w:rsidR="00706ADC" w:rsidRPr="00EF4490" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00546D3B">
+            <w:r w:rsidRPr="00EF4490">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Glucono</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> delta-lactone</w:t>
+              <w:t>Glucono delta-lactone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5400" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="5383" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875C0D" w14:textId="3D4CB026" w:rsidR="00706ADC" w:rsidRPr="00546D3B" w:rsidRDefault="00930001" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Produced by microbial fermentation or enzyme oxidation of carbohydrate substances. </w:t>
             </w:r>
             <w:r w:rsidR="00706ADC" w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Not produced by the oxidation of D-glucose with bromine water.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2197" w:type="dxa"/>
+            <w:tcW w:w="2222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875C0E" w14:textId="77777777" w:rsidR="00706ADC" w:rsidRPr="00546D3B" w:rsidRDefault="00706ADC" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes    </w:t>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00282744" w14:paraId="774DD2B6" w14:textId="77777777" w:rsidTr="00FF6510">
+      <w:tr w:rsidR="00282744" w14:paraId="774DD2B6" w14:textId="77777777" w:rsidTr="007A0C77">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1098" w:type="dxa"/>
+            <w:tcW w:w="1096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="08352F83" w14:textId="4D0E577E" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="002841A4" w:rsidP="00FF6510">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...5 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2105" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B6C7087" w14:textId="293E5903" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00C84D75">
+          <w:p w14:paraId="7B6C7087" w14:textId="293E5903" w:rsidR="00282744" w:rsidRPr="00EF4490" w:rsidRDefault="00282744" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EF4490">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Glycerin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5400" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="5383" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0A25F73D" w14:textId="048DAFC2" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00282744">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Produced from agricultural source materials and processed using biological or mechanical/physical methods as described under §205.270(a).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2197" w:type="dxa"/>
+            <w:tcW w:w="2222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6D8A8CF0" w14:textId="700C2706" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="002841A4" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>Attach manu</w:t>
             </w:r>
             <w:r w:rsidR="00187503">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>facturing description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00282744" w14:paraId="31875C14" w14:textId="77777777" w:rsidTr="00FF6510">
+      <w:tr w:rsidR="00282744" w14:paraId="31875C14" w14:textId="77777777" w:rsidTr="007A0C77">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1098" w:type="dxa"/>
+            <w:tcW w:w="1096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875C10" w14:textId="77777777" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00FF6510">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...5 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2105" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31875C11" w14:textId="77777777" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00C84D75">
+          <w:p w14:paraId="31875C11" w14:textId="77777777" w:rsidR="00282744" w:rsidRPr="00EF4490" w:rsidRDefault="00282744" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00546D3B">
+            <w:r w:rsidRPr="00EF4490">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Gums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5400" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="5383" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875C12" w14:textId="77777777" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Arabic, Guar, Locust bean, or Carob bean.  Water extracted only.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2197" w:type="dxa"/>
+            <w:tcW w:w="2222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875C13" w14:textId="77777777" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes    </w:t>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00282744" w14:paraId="465EECE2" w14:textId="77777777" w:rsidTr="00FF6510">
+      <w:tr w:rsidR="00282744" w14:paraId="465EECE2" w14:textId="77777777" w:rsidTr="007A0C77">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1098" w:type="dxa"/>
+            <w:tcW w:w="1096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1227DBDD" w14:textId="725DB07E" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00FF6510">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...5 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2105" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E2A62C9" w14:textId="0F48D0EE" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00C84D75">
+          <w:p w14:paraId="1E2A62C9" w14:textId="0F48D0EE" w:rsidR="00282744" w:rsidRPr="00EF4490" w:rsidRDefault="00282744" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EF4490">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Kaolin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5400" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="5383" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B1C8705" w14:textId="7783F760" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00C84D75">
+          <w:p w14:paraId="5B1C8705" w14:textId="5E987928" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Not acid-leached, acid-activated, or acid-treated.</w:t>
+              <w:t>Not acid-leached, acid-activated, acid-treated</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB7FFC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or sodium-activated</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2197" w:type="dxa"/>
+            <w:tcW w:w="2222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7074A806" w14:textId="11F4E9BF" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes    </w:t>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00282744" w14:paraId="02C7ECF2" w14:textId="77777777" w:rsidTr="00FF6510">
+      <w:tr w:rsidR="00282744" w14:paraId="02C7ECF2" w14:textId="77777777" w:rsidTr="007A0C77">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1098" w:type="dxa"/>
+            <w:tcW w:w="1096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3900BE36" w14:textId="7D79238B" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00FF6510">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...5 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2105" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C8DE15A" w14:textId="7618C39A" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00C84D75">
+          <w:p w14:paraId="6C8DE15A" w14:textId="7618C39A" w:rsidR="00282744" w:rsidRPr="00EF4490" w:rsidRDefault="00282744" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EF4490">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Lactic Acid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5400" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="5383" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1A0B1B54" w14:textId="7ADB9B1D" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Produced by microbial fermentation of carbohydrate substances.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2197" w:type="dxa"/>
+            <w:tcW w:w="2222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="37243311" w14:textId="2212120C" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes    </w:t>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00282744" w14:paraId="31875C19" w14:textId="77777777" w:rsidTr="00FF6510">
+      <w:tr w:rsidR="00282744" w14:paraId="31875C19" w14:textId="77777777" w:rsidTr="007A0C77">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1098" w:type="dxa"/>
+            <w:tcW w:w="1096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875C15" w14:textId="77777777" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00FF6510">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...5 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2105" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31875C16" w14:textId="77777777" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00C84D75">
+          <w:p w14:paraId="31875C16" w14:textId="77777777" w:rsidR="00282744" w:rsidRPr="00EF4490" w:rsidRDefault="00282744" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00546D3B">
+            <w:r w:rsidRPr="00EF4490">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Lecithin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5400" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="5383" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875C17" w14:textId="77777777" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>De-oiled.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2197" w:type="dxa"/>
+            <w:tcW w:w="2222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875C18" w14:textId="77777777" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes    </w:t>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00282744" w14:paraId="31875C1E" w14:textId="77777777" w:rsidTr="00FF6510">
+      <w:tr w:rsidR="00282744" w14:paraId="31875C1E" w14:textId="77777777" w:rsidTr="007A0C77">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1098" w:type="dxa"/>
+            <w:tcW w:w="1096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875C1A" w14:textId="77777777" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00FF6510">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...5 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2105" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31875C1B" w14:textId="77777777" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00C84D75">
+          <w:p w14:paraId="31875C1B" w14:textId="77777777" w:rsidR="00282744" w:rsidRPr="00EF4490" w:rsidRDefault="00282744" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00546D3B">
+            <w:r w:rsidRPr="00EF4490">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Magnesium chloride</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5400" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="5383" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875C1C" w14:textId="71516F27" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Derived from seawater</w:t>
             </w:r>
             <w:r w:rsidR="00830280">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00423234">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>terminal lake brine, subsurface brine deposit, or mineral ore deposit. Hydrochloric acid not used in production.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2197" w:type="dxa"/>
+            <w:tcW w:w="2222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875C1D" w14:textId="77777777" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes    </w:t>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00282744" w14:paraId="31875C23" w14:textId="77777777" w:rsidTr="00FF6510">
+      <w:tr w:rsidR="00282744" w14:paraId="31875C23" w14:textId="77777777" w:rsidTr="007A0C77">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1098" w:type="dxa"/>
+            <w:tcW w:w="1096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875C1F" w14:textId="77777777" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00FF6510">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...5 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2105" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31875C20" w14:textId="77777777" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00C84D75">
+          <w:p w14:paraId="31875C20" w14:textId="77777777" w:rsidR="00282744" w:rsidRPr="00EF4490" w:rsidRDefault="00282744" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00546D3B">
+            <w:r w:rsidRPr="00EF4490">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Magnesium sulfate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5400" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="5383" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875C21" w14:textId="5C221F01" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mined source without further chemical processing.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2197" w:type="dxa"/>
+            <w:tcW w:w="2222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875C22" w14:textId="77777777" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes    </w:t>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00282744" w14:paraId="31875C28" w14:textId="77777777" w:rsidTr="00FF6510">
+      <w:tr w:rsidR="00282744" w14:paraId="31875C28" w14:textId="77777777" w:rsidTr="007A0C77">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1098" w:type="dxa"/>
+            <w:tcW w:w="1096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875C24" w14:textId="77777777" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00FF6510">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...5 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2105" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31875C25" w14:textId="77777777" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00C84D75">
+          <w:p w14:paraId="31875C25" w14:textId="77777777" w:rsidR="00282744" w:rsidRPr="00EF4490" w:rsidRDefault="00282744" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00546D3B">
+            <w:r w:rsidRPr="00EF4490">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Microorganisms</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5400" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="5383" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875C26" w14:textId="2E2F1E8E" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Food grade bacteria, fungi</w:t>
             </w:r>
             <w:r w:rsidR="00A909CD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
@@ -11775,3329 +11816,3250 @@
               </w:rPr>
               <w:t xml:space="preserve"> or </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>other</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> microorganism.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2197" w:type="dxa"/>
+            <w:tcW w:w="2222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875C27" w14:textId="77777777" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes    </w:t>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00282744" w14:paraId="31875C2D" w14:textId="77777777" w:rsidTr="00FF6510">
+      <w:tr w:rsidR="00282744" w14:paraId="31875C2D" w14:textId="77777777" w:rsidTr="007A0C77">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1098" w:type="dxa"/>
+            <w:tcW w:w="1096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875C29" w14:textId="77777777" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00FF6510">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...5 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2105" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31875C2A" w14:textId="77777777" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00C84D75">
+          <w:p w14:paraId="31875C2A" w14:textId="77777777" w:rsidR="00282744" w:rsidRPr="00EF4490" w:rsidRDefault="00282744" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00546D3B">
+            <w:r w:rsidRPr="00EF4490">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nitrogen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5400" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="5383" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875C2B" w14:textId="77777777" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Oil-free grade.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2197" w:type="dxa"/>
+            <w:tcW w:w="2222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875C2C" w14:textId="77777777" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes    </w:t>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00282744" w14:paraId="31875C32" w14:textId="77777777" w:rsidTr="00FF6510">
+      <w:tr w:rsidR="00282744" w14:paraId="31875C32" w14:textId="77777777" w:rsidTr="007A0C77">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1098" w:type="dxa"/>
+            <w:tcW w:w="1096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875C2E" w14:textId="77777777" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00FF6510">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...5 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2105" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31875C2F" w14:textId="77777777" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00C84D75">
+          <w:p w14:paraId="31875C2F" w14:textId="77777777" w:rsidR="00282744" w:rsidRPr="00EF4490" w:rsidRDefault="00282744" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00546D3B">
+            <w:r w:rsidRPr="00EF4490">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Orange shellac</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5400" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="5383" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875C30" w14:textId="16D1B8D2" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Unbleached.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2197" w:type="dxa"/>
+            <w:tcW w:w="2222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875C31" w14:textId="77777777" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes    </w:t>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00282744" w14:paraId="31875C37" w14:textId="77777777" w:rsidTr="00FF6510">
+      <w:tr w:rsidR="00282744" w14:paraId="31875C37" w14:textId="77777777" w:rsidTr="007A0C77">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1098" w:type="dxa"/>
+            <w:tcW w:w="1096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875C33" w14:textId="77777777" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00FF6510">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...5 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2105" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31875C34" w14:textId="77777777" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00C84D75">
+          <w:p w14:paraId="31875C34" w14:textId="77777777" w:rsidR="00282744" w:rsidRPr="00EF4490" w:rsidRDefault="00282744" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00546D3B">
+            <w:r w:rsidRPr="00EF4490">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Oxygen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5400" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="5383" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875C35" w14:textId="77777777" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Oil-free grade.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2197" w:type="dxa"/>
+            <w:tcW w:w="2222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875C36" w14:textId="77777777" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes    </w:t>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00282744" w14:paraId="31875C3C" w14:textId="77777777" w:rsidTr="00FF6510">
+      <w:tr w:rsidR="00282744" w14:paraId="31875C3C" w14:textId="77777777" w:rsidTr="007A0C77">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1098" w:type="dxa"/>
+            <w:tcW w:w="1096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875C38" w14:textId="77777777" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00FF6510">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...5 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2105" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31875C39" w14:textId="77777777" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00C84D75">
+          <w:p w14:paraId="31875C39" w14:textId="77777777" w:rsidR="00282744" w:rsidRPr="00EF4490" w:rsidRDefault="00282744" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00546D3B">
+            <w:r w:rsidRPr="00EF4490">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pectin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5400" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="5383" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875C3A" w14:textId="77777777" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Non-Amidated.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2197" w:type="dxa"/>
+            <w:tcW w:w="2222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31875C3B" w14:textId="77777777" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00C84D75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes    </w:t>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00282744" w14:paraId="31875C41" w14:textId="77777777" w:rsidTr="00FF6510">
+      <w:tr w:rsidR="00EB7FFC" w14:paraId="31875C41" w14:textId="77777777" w:rsidTr="007A0C77">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1098" w:type="dxa"/>
+            <w:tcW w:w="1096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31875C3D" w14:textId="77777777" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00FF6510">
+          <w:p w14:paraId="31875C3D" w14:textId="3E57FC6E" w:rsidR="00EB7FFC" w:rsidRPr="00546D3B" w:rsidRDefault="00EB7FFC" w:rsidP="00EB7FFC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...5 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2105" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31875C3E" w14:textId="77777777" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00C84D75">
+          <w:p w14:paraId="31875C3E" w14:textId="507BD536" w:rsidR="00EB7FFC" w:rsidRPr="00EF4490" w:rsidRDefault="00EB7FFC" w:rsidP="00EB7FFC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00546D3B">
+            <w:r w:rsidRPr="00EF4490">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Salt</w:t>
+              <w:t>Potassium chloride</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5400" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="5383" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31875C3F" w14:textId="240C62AD" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="008B341B" w:rsidP="00C84D75">
+          <w:p w14:paraId="31875C3F" w14:textId="2BE3CC12" w:rsidR="00EB7FFC" w:rsidRPr="00546D3B" w:rsidRDefault="00EB7FFC" w:rsidP="00EB7FFC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Does</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t>From mined source or nonsynthetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00282744" w:rsidRPr="00546D3B">
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>not contain synthetic</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> free flowing and anticaking agents.</w:t>
+              <w:t xml:space="preserve"> brine process.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2197" w:type="dxa"/>
+            <w:tcW w:w="2222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31875C40" w14:textId="77777777" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00C84D75">
+          <w:p w14:paraId="31875C40" w14:textId="68C6F050" w:rsidR="00EB7FFC" w:rsidRPr="00546D3B" w:rsidRDefault="007B13F0" w:rsidP="00EB7FFC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes    </w:t>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B" w:rsidDel="00C7147E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00282744" w14:paraId="2181C05D" w14:textId="77777777" w:rsidTr="00FF6510">
+      <w:tr w:rsidR="00EB7FFC" w14:paraId="2181C05D" w14:textId="77777777" w:rsidTr="007A0C77">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1098" w:type="dxa"/>
+            <w:tcW w:w="1096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="418F3BED" w14:textId="1924F786" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00FF6510">
+          <w:p w14:paraId="418F3BED" w14:textId="1924F786" w:rsidR="00EB7FFC" w:rsidRPr="00546D3B" w:rsidRDefault="00EB7FFC" w:rsidP="00EB7FFC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...5 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2105" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2EFAD45B" w14:textId="37CEDE78" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00C84D75">
+          <w:p w14:paraId="2EFAD45B" w14:textId="37CEDE78" w:rsidR="00EB7FFC" w:rsidRPr="00EF4490" w:rsidRDefault="00EB7FFC" w:rsidP="00EB7FFC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EF4490">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sodium bicarbonate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5400" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="5383" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67B1780E" w14:textId="44646EC8" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00C516D6" w:rsidP="00C84D75">
+          <w:p w14:paraId="67B1780E" w14:textId="44646EC8" w:rsidR="00EB7FFC" w:rsidRPr="00546D3B" w:rsidRDefault="00EB7FFC" w:rsidP="00EB7FFC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>P</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> and not the Solvay process.</w:t>
+              <w:t>Produced via the Trona Process and not the Solvay process.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2197" w:type="dxa"/>
+            <w:tcW w:w="2222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E57987D" w14:textId="0E3DF9B6" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00C84D75">
+          <w:p w14:paraId="1E57987D" w14:textId="0E3DF9B6" w:rsidR="00EB7FFC" w:rsidRPr="00546D3B" w:rsidRDefault="00EB7FFC" w:rsidP="00EB7FFC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes    </w:t>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00282744" w14:paraId="3D3A9F0E" w14:textId="77777777" w:rsidTr="00FF6510">
+      <w:tr w:rsidR="00EB7FFC" w14:paraId="3D3A9F0E" w14:textId="77777777" w:rsidTr="007A0C77">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1098" w:type="dxa"/>
+            <w:tcW w:w="1096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6FF965AA" w14:textId="25641E57" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00FF6510">
+          <w:p w14:paraId="6FF965AA" w14:textId="25641E57" w:rsidR="00EB7FFC" w:rsidRPr="00546D3B" w:rsidRDefault="00EB7FFC" w:rsidP="00EB7FFC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...5 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2105" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4DBE1C80" w14:textId="0F47D4A2" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00C84D75">
+          <w:p w14:paraId="4DBE1C80" w14:textId="0F47D4A2" w:rsidR="00EB7FFC" w:rsidRPr="00EF4490" w:rsidRDefault="00EB7FFC" w:rsidP="00EB7FFC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EF4490">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sodium carbonate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5400" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="5383" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11582A27" w14:textId="3DC26F21" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00C516D6" w:rsidP="00C84D75">
+          <w:p w14:paraId="11582A27" w14:textId="3DC26F21" w:rsidR="00EB7FFC" w:rsidRPr="00546D3B" w:rsidRDefault="00EB7FFC" w:rsidP="00EB7FFC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Produced via the Trona Process and not the Solvay process.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2197" w:type="dxa"/>
+            <w:tcW w:w="2222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E55D0DD" w14:textId="5F2E5085" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00C84D75">
+          <w:p w14:paraId="7E55D0DD" w14:textId="5F2E5085" w:rsidR="00EB7FFC" w:rsidRPr="00546D3B" w:rsidRDefault="00EB7FFC" w:rsidP="00EB7FFC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes    </w:t>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C54255" w14:paraId="664CFE26" w14:textId="77777777" w:rsidTr="00FF6510">
+      <w:tr w:rsidR="00EB7FFC" w14:paraId="664CFE26" w14:textId="77777777" w:rsidTr="007A0C77">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1098" w:type="dxa"/>
+            <w:tcW w:w="1096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="70953D26" w14:textId="7F6F4F94" w:rsidR="00C54255" w:rsidRPr="00546D3B" w:rsidRDefault="00C54255" w:rsidP="00FF6510">
+          <w:p w14:paraId="70953D26" w14:textId="7F6F4F94" w:rsidR="00EB7FFC" w:rsidRPr="00546D3B" w:rsidRDefault="00EB7FFC" w:rsidP="00EB7FFC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...5 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2105" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2857DB9C" w14:textId="06738C71" w:rsidR="00C54255" w:rsidRPr="00546D3B" w:rsidRDefault="00C54255" w:rsidP="00C84D75">
+          <w:p w14:paraId="2857DB9C" w14:textId="06738C71" w:rsidR="00EB7FFC" w:rsidRPr="00EF4490" w:rsidRDefault="00EB7FFC" w:rsidP="00EB7FFC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EF4490">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tamarind seed gum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5400" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="5383" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D90AC70" w14:textId="6501B7BC" w:rsidR="00C54255" w:rsidRPr="00546D3B" w:rsidRDefault="00C54255" w:rsidP="00C84D75">
+          <w:p w14:paraId="4D90AC70" w14:textId="6501B7BC" w:rsidR="00EB7FFC" w:rsidRPr="00546D3B" w:rsidRDefault="00EB7FFC" w:rsidP="00EB7FFC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Non-acid hydrolyzed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2197" w:type="dxa"/>
+            <w:tcW w:w="2222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42342A71" w14:textId="7F172D6A" w:rsidR="00C54255" w:rsidRPr="00546D3B" w:rsidRDefault="00C54255" w:rsidP="00C84D75">
+          <w:p w14:paraId="42342A71" w14:textId="7F172D6A" w:rsidR="00EB7FFC" w:rsidRPr="00546D3B" w:rsidRDefault="00EB7FFC" w:rsidP="00EB7FFC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes    </w:t>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00282744" w14:paraId="31875C4B" w14:textId="77777777" w:rsidTr="00FF6510">
+      <w:tr w:rsidR="00EB7FFC" w14:paraId="31875C4B" w14:textId="77777777" w:rsidTr="007A0C77">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1098" w:type="dxa"/>
+            <w:tcW w:w="1096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31875C47" w14:textId="77777777" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00FF6510">
+          <w:p w14:paraId="31875C47" w14:textId="77777777" w:rsidR="00EB7FFC" w:rsidRPr="00546D3B" w:rsidRDefault="00EB7FFC" w:rsidP="00EB7FFC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...5 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2105" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31875C48" w14:textId="77777777" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00C84D75">
+          <w:p w14:paraId="31875C48" w14:textId="77777777" w:rsidR="00EB7FFC" w:rsidRPr="00EF4490" w:rsidRDefault="00EB7FFC" w:rsidP="00EB7FFC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00546D3B">
+            <w:r w:rsidRPr="00EF4490">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tartaric acid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5400" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="5383" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31875C49" w14:textId="77777777" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00C84D75">
+          <w:p w14:paraId="31875C49" w14:textId="77777777" w:rsidR="00EB7FFC" w:rsidRPr="00546D3B" w:rsidRDefault="00EB7FFC" w:rsidP="00EB7FFC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Made from grape wine.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2197" w:type="dxa"/>
+            <w:tcW w:w="2222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31875C4A" w14:textId="77777777" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00C84D75">
+          <w:p w14:paraId="31875C4A" w14:textId="77777777" w:rsidR="00EB7FFC" w:rsidRPr="00546D3B" w:rsidRDefault="00EB7FFC" w:rsidP="00EB7FFC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes    </w:t>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00282744" w14:paraId="0D690912" w14:textId="77777777" w:rsidTr="00FF6510">
+      <w:tr w:rsidR="00EB7FFC" w14:paraId="0D690912" w14:textId="77777777" w:rsidTr="007A0C77">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1098" w:type="dxa"/>
+            <w:tcW w:w="1096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="354F727F" w14:textId="7AC4DABD" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00FF6510">
+          <w:p w14:paraId="354F727F" w14:textId="7AC4DABD" w:rsidR="00EB7FFC" w:rsidRPr="00546D3B" w:rsidRDefault="00EB7FFC" w:rsidP="00EB7FFC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...5 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2105" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43E840BD" w14:textId="243F38BF" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00C84D75">
+          <w:p w14:paraId="43E840BD" w14:textId="243F38BF" w:rsidR="00EB7FFC" w:rsidRPr="00EF4490" w:rsidRDefault="00EB7FFC" w:rsidP="00EB7FFC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EF4490">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tocopherols</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5400" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="5383" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40085AE4" w14:textId="61DC118E" w:rsidR="00282744" w:rsidRDefault="00282744" w:rsidP="00C84D75">
+          <w:p w14:paraId="40085AE4" w14:textId="61DC118E" w:rsidR="00EB7FFC" w:rsidRDefault="00EB7FFC" w:rsidP="00EB7FFC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Derived from rosemary extracts or vegetable oils. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2197" w:type="dxa"/>
+            <w:tcW w:w="2222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B93BA91" w14:textId="618BECCB" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00C84D75">
+          <w:p w14:paraId="1B93BA91" w14:textId="618BECCB" w:rsidR="00EB7FFC" w:rsidRPr="00546D3B" w:rsidRDefault="00EB7FFC" w:rsidP="00EB7FFC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes    </w:t>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00282744" w14:paraId="31875C50" w14:textId="77777777" w:rsidTr="00FF6510">
+      <w:tr w:rsidR="00EB7FFC" w14:paraId="31875C50" w14:textId="77777777" w:rsidTr="007A0C77">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1098" w:type="dxa"/>
+            <w:tcW w:w="1096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31875C4C" w14:textId="77777777" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00FF6510">
+          <w:p w14:paraId="31875C4C" w14:textId="77777777" w:rsidR="00EB7FFC" w:rsidRPr="00546D3B" w:rsidRDefault="00EB7FFC" w:rsidP="00EB7FFC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...5 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2105" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31875C4D" w14:textId="77777777" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00C84D75">
+          <w:p w14:paraId="31875C4D" w14:textId="77777777" w:rsidR="00EB7FFC" w:rsidRPr="00EF4490" w:rsidRDefault="00EB7FFC" w:rsidP="00EB7FFC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00546D3B">
+            <w:r w:rsidRPr="00EF4490">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Waxes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5400" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="5383" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31875C4E" w14:textId="59D2F5EB" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00C84D75">
+          <w:p w14:paraId="31875C4E" w14:textId="59D2F5EB" w:rsidR="00EB7FFC" w:rsidRPr="00546D3B" w:rsidRDefault="00EB7FFC" w:rsidP="00EB7FFC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ood r</w:t>
             </w:r>
-            <w:r w:rsidR="00A667A6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>sin; must be nonsynthetic</w:t>
             </w:r>
-            <w:r w:rsidR="00100E2F" w:rsidRPr="0054244F">
+            <w:r w:rsidRPr="0054244F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2197" w:type="dxa"/>
+            <w:tcW w:w="2222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31875C4F" w14:textId="77777777" w:rsidR="00282744" w:rsidRPr="00546D3B" w:rsidRDefault="00282744" w:rsidP="00C84D75">
+          <w:p w14:paraId="31875C4F" w14:textId="77777777" w:rsidR="00EB7FFC" w:rsidRPr="00546D3B" w:rsidRDefault="00EB7FFC" w:rsidP="00EB7FFC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes    </w:t>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C516D6" w14:paraId="38ABB1A8" w14:textId="77777777" w:rsidTr="00FF6510">
+      <w:tr w:rsidR="00EB7FFC" w14:paraId="38ABB1A8" w14:textId="77777777" w:rsidTr="007A0C77">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1098" w:type="dxa"/>
+            <w:tcW w:w="1096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D6D04D2" w14:textId="2776CE58" w:rsidR="00C516D6" w:rsidRPr="00546D3B" w:rsidRDefault="00C516D6" w:rsidP="00FF6510">
+          <w:p w14:paraId="3D6D04D2" w14:textId="2776CE58" w:rsidR="00EB7FFC" w:rsidRPr="00546D3B" w:rsidRDefault="00EB7FFC" w:rsidP="00EB7FFC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...5 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2105" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A5ECBD3" w14:textId="5DB46771" w:rsidR="00C516D6" w:rsidRPr="00546D3B" w:rsidRDefault="00C516D6" w:rsidP="00C84D75">
+          <w:p w14:paraId="1A5ECBD3" w14:textId="5DB46771" w:rsidR="00EB7FFC" w:rsidRPr="00EF4490" w:rsidRDefault="00EB7FFC" w:rsidP="00EB7FFC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EF4490">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yeast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5400" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="5383" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41BE27D5" w14:textId="4D88F2E4" w:rsidR="00C516D6" w:rsidRDefault="00981FDE" w:rsidP="00C84D75">
+          <w:p w14:paraId="41BE27D5" w14:textId="4D88F2E4" w:rsidR="00EB7FFC" w:rsidRDefault="00EB7FFC" w:rsidP="00EB7FFC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00981FDE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Not grown on petrochemical substrate </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
             <w:r w:rsidRPr="00981FDE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> sulfite waste liquor. If smoked, nonsynthetic</w:t>
             </w:r>
-            <w:r w:rsidR="00100E2F" w:rsidRPr="00D81C8A">
+            <w:r w:rsidRPr="00D81C8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00981FDE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> smoke flavoring</w:t>
             </w:r>
-            <w:r w:rsidR="00D74BE0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> must be</w:t>
             </w:r>
             <w:r w:rsidRPr="00981FDE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> used</w:t>
             </w:r>
-            <w:r w:rsidR="00D74BE0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2197" w:type="dxa"/>
+            <w:tcW w:w="2222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="370AE97A" w14:textId="7FAC9703" w:rsidR="00C516D6" w:rsidRPr="00546D3B" w:rsidRDefault="00D74BE0" w:rsidP="00C84D75">
+          <w:p w14:paraId="370AE97A" w14:textId="7FAC9703" w:rsidR="00EB7FFC" w:rsidRPr="00546D3B" w:rsidRDefault="00EB7FFC" w:rsidP="00EB7FFC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes    </w:t>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006621FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="006621FA">
+            <w:r w:rsidRPr="00546D3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00282744" w14:paraId="31875C52" w14:textId="77777777" w:rsidTr="00D81C8A">
+      <w:tr w:rsidR="00EB7FFC" w14:paraId="31875C52" w14:textId="77777777" w:rsidTr="00D81C8A">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
-            <w:gridSpan w:val="11"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31875C51" w14:textId="656D3E58" w:rsidR="00282744" w:rsidRPr="00583B65" w:rsidRDefault="00282744" w:rsidP="00C84D75">
+          <w:p w14:paraId="31875C51" w14:textId="656D3E58" w:rsidR="00EB7FFC" w:rsidRPr="00583B65" w:rsidRDefault="00EB7FFC" w:rsidP="00EB7FFC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00583B65">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pursuant to 7CFR §205.605(a) </w:t>
-[...3 lines deleted...]
-                <w:b/>
+              <w:t>Pursuant to 7CFR §205.605(a) §205.606 and §205.105(e)(f)(g), I, on behalf of the manufacturer or brand owner, hereby attest that the information provided in this form is accurate and truthful to the best of my knowledge.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00583B65">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>§205.606 and §205.105(e)(f)(g)</w:t>
-[...51 lines deleted...]
-              <w:t xml:space="preserve">provisions of section 1001 of title 18, United States Code. </w:t>
+              <w:t xml:space="preserve"> Per 205.100(c)(2), any person falsifying statements to an accredited certifying agent shall be subject to the provisions of section 1001 of title 18, United States Code. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00282744" w:rsidRPr="008A0CEA" w14:paraId="31875C55" w14:textId="77777777" w:rsidTr="00D81C8A">
+      <w:tr w:rsidR="00EB7FFC" w:rsidRPr="008A0CEA" w14:paraId="31875C55" w14:textId="77777777" w:rsidTr="007A0C77">
         <w:trPr>
           <w:trHeight w:val="113"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7433" w:type="dxa"/>
+            <w:tcW w:w="7444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31875C53" w14:textId="77777777" w:rsidR="00282744" w:rsidRPr="008A0CEA" w:rsidRDefault="00282744" w:rsidP="00C84D75">
+          <w:p w14:paraId="31875C53" w14:textId="77777777" w:rsidR="00EB7FFC" w:rsidRPr="008A0CEA" w:rsidRDefault="00EB7FFC" w:rsidP="00EB7FFC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3367" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="3356" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31875C54" w14:textId="77777777" w:rsidR="00282744" w:rsidRPr="008A0CEA" w:rsidRDefault="00282744" w:rsidP="00C84D75">
+          <w:p w14:paraId="31875C54" w14:textId="77777777" w:rsidR="00EB7FFC" w:rsidRPr="008A0CEA" w:rsidRDefault="00EB7FFC" w:rsidP="00EB7FFC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00282744" w:rsidRPr="008A0CEA" w14:paraId="31875C58" w14:textId="77777777" w:rsidTr="00D81C8A">
+      <w:tr w:rsidR="00EB7FFC" w:rsidRPr="008A0CEA" w14:paraId="31875C58" w14:textId="77777777" w:rsidTr="007A0C77">
         <w:trPr>
           <w:trHeight w:val="112"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7433" w:type="dxa"/>
+            <w:tcW w:w="7444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31875C56" w14:textId="75D9166A" w:rsidR="00282744" w:rsidRPr="00583B65" w:rsidRDefault="00282744" w:rsidP="004D79FF">
+          <w:p w14:paraId="31875C56" w14:textId="75D9166A" w:rsidR="00EB7FFC" w:rsidRPr="00583B65" w:rsidRDefault="00EB7FFC" w:rsidP="00EB7FFC">
             <w:pPr>
               <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00583B65">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
-            <w:r w:rsidR="004D79FF">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00583B65">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00583B65">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:w w:val="95"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -15179,77 +15141,77 @@
             </w:r>
             <w:r w:rsidRPr="00583B65">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:w w:val="95"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00583B65">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:w w:val="95"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3367" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="3356" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31875C57" w14:textId="65E3F91F" w:rsidR="00282744" w:rsidRPr="00583B65" w:rsidRDefault="00282744" w:rsidP="00C84D75">
+          <w:p w14:paraId="31875C57" w14:textId="65E3F91F" w:rsidR="00EB7FFC" w:rsidRPr="00583B65" w:rsidRDefault="00EB7FFC" w:rsidP="00EB7FFC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00583B65">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
-            <w:r w:rsidR="004D79FF">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00583B65">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00583B65">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:w w:val="95"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -15349,103 +15311,103 @@
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3187640A" w14:textId="77777777" w:rsidR="00EE5C33" w:rsidRPr="00491BC5" w:rsidRDefault="00EE5C33" w:rsidP="00C84D75">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00EE5C33" w:rsidRPr="00491BC5" w:rsidSect="00D81C8A">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="720" w:bottom="720" w:left="720" w:header="288" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="195A54B9" w14:textId="77777777" w:rsidR="00B364CA" w:rsidRDefault="00B364CA">
+    <w:p w14:paraId="1348081B" w14:textId="77777777" w:rsidR="00756D53" w:rsidRDefault="00756D53">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C3BA1D8" w14:textId="77777777" w:rsidR="00B364CA" w:rsidRDefault="00B364CA">
+    <w:p w14:paraId="36A70590" w14:textId="77777777" w:rsidR="00756D53" w:rsidRDefault="00756D53">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1D73ACAE" w14:textId="77777777" w:rsidR="00B364CA" w:rsidRDefault="00B364CA">
+    <w:p w14:paraId="03BA03FE" w14:textId="77777777" w:rsidR="00756D53" w:rsidRDefault="00756D53">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -15457,182 +15419,190 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ConduitITCStd">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="31876417" w14:textId="63377F25" w:rsidR="00B06C07" w:rsidRPr="00D81C8A" w:rsidRDefault="00B06C07" w:rsidP="00D81C8A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="31876417" w14:textId="4371045C" w:rsidR="00B06C07" w:rsidRPr="00D81C8A" w:rsidRDefault="00B06C07" w:rsidP="00D81C8A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
       </w:tabs>
       <w:ind w:right="360"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D81C8A">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>1C3</w:t>
+      <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="002A68E8">
+    <w:r w:rsidR="00B0724C">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>A</w:t>
+      <w:t>J2</w:t>
     </w:r>
     <w:r w:rsidR="00F21EE1">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>11</w:t>
+      <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00D81C8A">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>, V</w:t>
     </w:r>
     <w:r w:rsidR="00D81C8A">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
+    <w:r w:rsidR="0098181F">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>, R1</w:t>
+    </w:r>
     <w:r w:rsidR="00DA20D5" w:rsidRPr="00D81C8A">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>, 0</w:t>
+      <w:t xml:space="preserve">, </w:t>
     </w:r>
-    <w:r w:rsidR="00075843">
+    <w:r w:rsidR="0098181F">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>7</w:t>
+      <w:t>12</w:t>
     </w:r>
     <w:r w:rsidR="00DA20D5" w:rsidRPr="00D81C8A">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidR="00D81C8A">
+    <w:r w:rsidR="0098181F">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>15</w:t>
+      <w:t>29</w:t>
     </w:r>
     <w:r w:rsidR="00DA20D5" w:rsidRPr="00D81C8A">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
-    <w:r w:rsidR="00075843">
+    <w:r w:rsidR="0098181F">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="00D81C8A">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00075843" w:rsidRPr="00D81C8A">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00D81C8A">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
@@ -15789,73 +15759,73 @@
     </w:r>
     <w:r w:rsidR="006D504A" w:rsidRPr="00D81C8A">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00D81C8A">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:b/>
         <w:bCs/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="357B58DB" w14:textId="77777777" w:rsidR="00B364CA" w:rsidRDefault="00B364CA">
+    <w:p w14:paraId="61FF24C6" w14:textId="77777777" w:rsidR="00756D53" w:rsidRDefault="00756D53">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="74619A34" w14:textId="77777777" w:rsidR="00B364CA" w:rsidRDefault="00B364CA">
+    <w:p w14:paraId="78D6B778" w14:textId="77777777" w:rsidR="00756D53" w:rsidRDefault="00756D53">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5AD80D20" w14:textId="77777777" w:rsidR="00B364CA" w:rsidRDefault="00B364CA">
+    <w:p w14:paraId="7E4AF73F" w14:textId="77777777" w:rsidR="00756D53" w:rsidRDefault="00756D53">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="7089B2FF" w14:textId="77777777" w:rsidR="00D11E57" w:rsidRPr="00D81C8A" w:rsidRDefault="00D11E57" w:rsidP="00D11E57">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D81C8A">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00D81C8A">
         <w:rPr>
           <w:sz w:val="16"/>
@@ -15942,51 +15912,51 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D81C8A">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00D81C8A">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nonsynthetic: A substance that is derived from mineral, plant, or animal matter and does not undergo a synthetic process as defined in section 6502(21) of the Act (7 U.S.C. 6502(21)). Nonsynthetic is used as a synonym for natural.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="31876412" w14:textId="79402387" w:rsidR="00B06C07" w:rsidRDefault="00F43F28" w:rsidP="00FE4E6A">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
         <w:tab w:val="left" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         <w:b/>
         <w:sz w:val="32"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31876418" wp14:editId="30366BFC">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>457200</wp:posOffset>
@@ -16069,85 +16039,85 @@
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>5700 SW 34th Street, Suite 349, Gainesville FL 32608</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="31876414" w14:textId="77777777" w:rsidR="00B06C07" w:rsidRDefault="00B06C07" w:rsidP="00FF7C8E">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>phone 352.377.0133 / fax 352.377.8363</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="31876415" w14:textId="77777777" w:rsidR="00B06C07" w:rsidRDefault="006621FA" w:rsidP="00463660">
+  <w:p w14:paraId="31876415" w14:textId="77777777" w:rsidR="00B06C07" w:rsidRDefault="00B06C07" w:rsidP="00463660">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:hyperlink r:id="rId2" w:history="1">
-      <w:r w:rsidR="00B06C07" w:rsidRPr="00000479">
+      <w:r w:rsidRPr="00000479">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>www.qcsinfo.org</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p w14:paraId="31876416" w14:textId="77777777" w:rsidR="00B06C07" w:rsidRDefault="00B06C07" w:rsidP="00463660">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F91E9F40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber5"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B882FF46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -16423,204 +16393,209 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="792872033">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="85539244">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1514952743">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1069813022">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="520583605">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="857738246">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="11"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="150"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="b8lEgifhyjicTskOmuEOnEA08VyRbnUeFyLZ9GvMmsu4tF6iTgeFoS0RFWUVADchnLlmEu6pn64Jm9mklyHLsg==" w:salt="xTIQnFee5UfLI58mwCWpgg=="/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="wMtmp1yYC2JL5GDRgYL5LHr0JEIuciz6ENCYp0Kto4B1nyjciAWjJ2rbsmZ1NsU0bwcXbvaYbMaSEjpj0virBA==" w:salt="gR1mbV3VKGwZ7e0JwM0sHg=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C71173"/>
     <w:rsid w:val="000006E7"/>
     <w:rsid w:val="000009C3"/>
     <w:rsid w:val="000010DC"/>
     <w:rsid w:val="00002BB3"/>
     <w:rsid w:val="0000434B"/>
     <w:rsid w:val="00005757"/>
     <w:rsid w:val="000070A0"/>
     <w:rsid w:val="00007B83"/>
     <w:rsid w:val="0001066D"/>
     <w:rsid w:val="00011B4C"/>
     <w:rsid w:val="00011CAB"/>
     <w:rsid w:val="000124FF"/>
+    <w:rsid w:val="00014975"/>
     <w:rsid w:val="000152DB"/>
     <w:rsid w:val="000159C2"/>
     <w:rsid w:val="000169CE"/>
     <w:rsid w:val="00020842"/>
+    <w:rsid w:val="00021751"/>
     <w:rsid w:val="0002538B"/>
     <w:rsid w:val="000255BE"/>
     <w:rsid w:val="00026232"/>
     <w:rsid w:val="0002763D"/>
     <w:rsid w:val="0002787C"/>
     <w:rsid w:val="000306FD"/>
     <w:rsid w:val="0003208C"/>
     <w:rsid w:val="000326DC"/>
     <w:rsid w:val="0003277A"/>
     <w:rsid w:val="000330BA"/>
     <w:rsid w:val="000355CB"/>
     <w:rsid w:val="000356E6"/>
     <w:rsid w:val="000363B3"/>
     <w:rsid w:val="0004069A"/>
     <w:rsid w:val="00041032"/>
     <w:rsid w:val="00041FA7"/>
     <w:rsid w:val="000445D2"/>
     <w:rsid w:val="000446C6"/>
     <w:rsid w:val="00045CA9"/>
     <w:rsid w:val="00047B2C"/>
     <w:rsid w:val="00052E35"/>
     <w:rsid w:val="00053AB4"/>
+    <w:rsid w:val="000543EE"/>
     <w:rsid w:val="00054AC3"/>
     <w:rsid w:val="00054AD9"/>
     <w:rsid w:val="00056F91"/>
     <w:rsid w:val="00062497"/>
     <w:rsid w:val="00062C2E"/>
     <w:rsid w:val="00064801"/>
     <w:rsid w:val="0006616E"/>
     <w:rsid w:val="00066CF2"/>
     <w:rsid w:val="0007121D"/>
     <w:rsid w:val="000732ED"/>
     <w:rsid w:val="00073778"/>
     <w:rsid w:val="0007570F"/>
     <w:rsid w:val="00075843"/>
     <w:rsid w:val="00076733"/>
     <w:rsid w:val="00081946"/>
     <w:rsid w:val="00084D2D"/>
     <w:rsid w:val="000874B8"/>
     <w:rsid w:val="00087D2B"/>
     <w:rsid w:val="00087D68"/>
     <w:rsid w:val="00087F88"/>
     <w:rsid w:val="000904D3"/>
     <w:rsid w:val="0009247C"/>
     <w:rsid w:val="0009649C"/>
     <w:rsid w:val="00097818"/>
     <w:rsid w:val="000A15E5"/>
     <w:rsid w:val="000A282B"/>
     <w:rsid w:val="000A44DF"/>
     <w:rsid w:val="000A52B6"/>
     <w:rsid w:val="000A5512"/>
     <w:rsid w:val="000A5810"/>
     <w:rsid w:val="000A63BB"/>
     <w:rsid w:val="000B650E"/>
     <w:rsid w:val="000C0797"/>
     <w:rsid w:val="000C08AD"/>
     <w:rsid w:val="000C0994"/>
     <w:rsid w:val="000C1301"/>
     <w:rsid w:val="000C352F"/>
     <w:rsid w:val="000C40EB"/>
     <w:rsid w:val="000C5102"/>
     <w:rsid w:val="000C552B"/>
     <w:rsid w:val="000C64FB"/>
     <w:rsid w:val="000C7C14"/>
     <w:rsid w:val="000C7E77"/>
     <w:rsid w:val="000D1240"/>
+    <w:rsid w:val="000D24C1"/>
     <w:rsid w:val="000D3ABB"/>
     <w:rsid w:val="000D460F"/>
     <w:rsid w:val="000D53BE"/>
     <w:rsid w:val="000E0872"/>
     <w:rsid w:val="000E0B8B"/>
     <w:rsid w:val="000E22B4"/>
     <w:rsid w:val="000E248F"/>
     <w:rsid w:val="000E2D08"/>
     <w:rsid w:val="000E3026"/>
     <w:rsid w:val="000E3288"/>
     <w:rsid w:val="000E360A"/>
     <w:rsid w:val="000E39AF"/>
     <w:rsid w:val="000E5428"/>
     <w:rsid w:val="000E5FC0"/>
     <w:rsid w:val="000E6F73"/>
     <w:rsid w:val="000E74A3"/>
     <w:rsid w:val="000E7862"/>
     <w:rsid w:val="000F238D"/>
     <w:rsid w:val="000F25B6"/>
     <w:rsid w:val="000F2804"/>
     <w:rsid w:val="000F4222"/>
     <w:rsid w:val="000F696D"/>
     <w:rsid w:val="000F77D8"/>
     <w:rsid w:val="000F7C32"/>
     <w:rsid w:val="00100E2F"/>
     <w:rsid w:val="00101ED5"/>
     <w:rsid w:val="0010344C"/>
     <w:rsid w:val="001039E5"/>
     <w:rsid w:val="00103DC9"/>
     <w:rsid w:val="00107CDA"/>
     <w:rsid w:val="00110DE8"/>
     <w:rsid w:val="00110EAB"/>
     <w:rsid w:val="00112129"/>
     <w:rsid w:val="0011213B"/>
     <w:rsid w:val="00112C05"/>
     <w:rsid w:val="00112F47"/>
     <w:rsid w:val="00113412"/>
     <w:rsid w:val="00113F47"/>
     <w:rsid w:val="00117164"/>
     <w:rsid w:val="00120351"/>
     <w:rsid w:val="00120A02"/>
     <w:rsid w:val="00120E70"/>
     <w:rsid w:val="00122761"/>
+    <w:rsid w:val="001227E3"/>
     <w:rsid w:val="00122952"/>
     <w:rsid w:val="001248EB"/>
     <w:rsid w:val="00124FD9"/>
     <w:rsid w:val="00132403"/>
     <w:rsid w:val="001324C8"/>
     <w:rsid w:val="001326AF"/>
     <w:rsid w:val="001328B0"/>
     <w:rsid w:val="00132D36"/>
     <w:rsid w:val="001351B8"/>
     <w:rsid w:val="00135B37"/>
     <w:rsid w:val="00137E10"/>
     <w:rsid w:val="001420D5"/>
     <w:rsid w:val="001421F1"/>
     <w:rsid w:val="00142A6F"/>
     <w:rsid w:val="001443E7"/>
     <w:rsid w:val="001453B9"/>
     <w:rsid w:val="00145A49"/>
     <w:rsid w:val="001461A9"/>
     <w:rsid w:val="0015061E"/>
     <w:rsid w:val="001514FE"/>
     <w:rsid w:val="001548DC"/>
     <w:rsid w:val="0015508C"/>
     <w:rsid w:val="00161BE0"/>
     <w:rsid w:val="00164283"/>
     <w:rsid w:val="00166FCB"/>
@@ -16663,59 +16638,61 @@
     <w:rsid w:val="001A768B"/>
     <w:rsid w:val="001B1704"/>
     <w:rsid w:val="001B3976"/>
     <w:rsid w:val="001B487E"/>
     <w:rsid w:val="001B5015"/>
     <w:rsid w:val="001B6228"/>
     <w:rsid w:val="001B7481"/>
     <w:rsid w:val="001B767D"/>
     <w:rsid w:val="001C03C2"/>
     <w:rsid w:val="001C05B3"/>
     <w:rsid w:val="001C26C9"/>
     <w:rsid w:val="001C2B74"/>
     <w:rsid w:val="001C30FA"/>
     <w:rsid w:val="001C323B"/>
     <w:rsid w:val="001C3DAE"/>
     <w:rsid w:val="001C417D"/>
     <w:rsid w:val="001C54DE"/>
     <w:rsid w:val="001C5BE2"/>
     <w:rsid w:val="001C5E0A"/>
     <w:rsid w:val="001C70E6"/>
     <w:rsid w:val="001D08C5"/>
     <w:rsid w:val="001D1871"/>
     <w:rsid w:val="001D2908"/>
     <w:rsid w:val="001D4733"/>
     <w:rsid w:val="001D5A8F"/>
+    <w:rsid w:val="001E2FF5"/>
     <w:rsid w:val="001E380E"/>
     <w:rsid w:val="001E3858"/>
     <w:rsid w:val="001F0E9B"/>
     <w:rsid w:val="001F21EF"/>
     <w:rsid w:val="001F49E7"/>
     <w:rsid w:val="001F4C3D"/>
     <w:rsid w:val="001F4DD7"/>
     <w:rsid w:val="001F649E"/>
     <w:rsid w:val="001F651D"/>
+    <w:rsid w:val="001F6F5E"/>
     <w:rsid w:val="00202D68"/>
     <w:rsid w:val="002038E3"/>
     <w:rsid w:val="00203EEE"/>
     <w:rsid w:val="00205AE2"/>
     <w:rsid w:val="00205DD0"/>
     <w:rsid w:val="002079FD"/>
     <w:rsid w:val="002120B9"/>
     <w:rsid w:val="00214546"/>
     <w:rsid w:val="00215F6F"/>
     <w:rsid w:val="002166FD"/>
     <w:rsid w:val="00217081"/>
     <w:rsid w:val="00217371"/>
     <w:rsid w:val="002209A9"/>
     <w:rsid w:val="0022497A"/>
     <w:rsid w:val="00226D96"/>
     <w:rsid w:val="00227600"/>
     <w:rsid w:val="00231C78"/>
     <w:rsid w:val="00232CC8"/>
     <w:rsid w:val="00233821"/>
     <w:rsid w:val="00233EB1"/>
     <w:rsid w:val="00234AB7"/>
     <w:rsid w:val="00234EA4"/>
     <w:rsid w:val="00241AB9"/>
     <w:rsid w:val="002432F5"/>
     <w:rsid w:val="002455A7"/>
@@ -16728,50 +16705,51 @@
     <w:rsid w:val="00252CEE"/>
     <w:rsid w:val="00255B4E"/>
     <w:rsid w:val="00257B49"/>
     <w:rsid w:val="00261BD2"/>
     <w:rsid w:val="00262076"/>
     <w:rsid w:val="00262831"/>
     <w:rsid w:val="00262AE5"/>
     <w:rsid w:val="00263250"/>
     <w:rsid w:val="002650E6"/>
     <w:rsid w:val="002652E4"/>
     <w:rsid w:val="0026536F"/>
     <w:rsid w:val="002655C0"/>
     <w:rsid w:val="002655E7"/>
     <w:rsid w:val="002679BA"/>
     <w:rsid w:val="002722DB"/>
     <w:rsid w:val="0027414F"/>
     <w:rsid w:val="00274682"/>
     <w:rsid w:val="00274D67"/>
     <w:rsid w:val="002774D6"/>
     <w:rsid w:val="002777C1"/>
     <w:rsid w:val="00281A63"/>
     <w:rsid w:val="00282042"/>
     <w:rsid w:val="00282744"/>
     <w:rsid w:val="002841A4"/>
     <w:rsid w:val="0028451E"/>
+    <w:rsid w:val="002854F5"/>
     <w:rsid w:val="002857F0"/>
     <w:rsid w:val="0028648C"/>
     <w:rsid w:val="00286961"/>
     <w:rsid w:val="00286AE8"/>
     <w:rsid w:val="00286AFC"/>
     <w:rsid w:val="00292A59"/>
     <w:rsid w:val="00295155"/>
     <w:rsid w:val="0029633E"/>
     <w:rsid w:val="00296889"/>
     <w:rsid w:val="00297CC1"/>
     <w:rsid w:val="002A1CEF"/>
     <w:rsid w:val="002A1EED"/>
     <w:rsid w:val="002A2857"/>
     <w:rsid w:val="002A2C60"/>
     <w:rsid w:val="002A46E4"/>
     <w:rsid w:val="002A4A41"/>
     <w:rsid w:val="002A4BA6"/>
     <w:rsid w:val="002A52C5"/>
     <w:rsid w:val="002A68E8"/>
     <w:rsid w:val="002B0636"/>
     <w:rsid w:val="002B2A7F"/>
     <w:rsid w:val="002B4055"/>
     <w:rsid w:val="002B480B"/>
     <w:rsid w:val="002B4E47"/>
     <w:rsid w:val="002B5F23"/>
@@ -16794,132 +16772,137 @@
     <w:rsid w:val="002E58E7"/>
     <w:rsid w:val="002E5CDD"/>
     <w:rsid w:val="002E7104"/>
     <w:rsid w:val="002E7D0E"/>
     <w:rsid w:val="002F0D4C"/>
     <w:rsid w:val="002F2771"/>
     <w:rsid w:val="002F3198"/>
     <w:rsid w:val="002F42F9"/>
     <w:rsid w:val="002F4972"/>
     <w:rsid w:val="002F5189"/>
     <w:rsid w:val="002F6A7D"/>
     <w:rsid w:val="002F7A5A"/>
     <w:rsid w:val="002F7BCF"/>
     <w:rsid w:val="003013AF"/>
     <w:rsid w:val="0030170A"/>
     <w:rsid w:val="00301738"/>
     <w:rsid w:val="00301DD7"/>
     <w:rsid w:val="003038FC"/>
     <w:rsid w:val="00305D80"/>
     <w:rsid w:val="00307803"/>
     <w:rsid w:val="003078C1"/>
     <w:rsid w:val="003078C7"/>
     <w:rsid w:val="003102D9"/>
     <w:rsid w:val="00311DBE"/>
     <w:rsid w:val="003122AC"/>
+    <w:rsid w:val="00313B67"/>
     <w:rsid w:val="003175B2"/>
     <w:rsid w:val="00320686"/>
     <w:rsid w:val="0032118F"/>
     <w:rsid w:val="003239E3"/>
     <w:rsid w:val="00323E5A"/>
     <w:rsid w:val="003251B9"/>
     <w:rsid w:val="003253B9"/>
     <w:rsid w:val="0032644C"/>
     <w:rsid w:val="00327382"/>
     <w:rsid w:val="003276AA"/>
     <w:rsid w:val="00327EEE"/>
     <w:rsid w:val="00331827"/>
     <w:rsid w:val="00331E67"/>
     <w:rsid w:val="00332142"/>
     <w:rsid w:val="00332A11"/>
     <w:rsid w:val="00332F6E"/>
     <w:rsid w:val="003335DA"/>
     <w:rsid w:val="0033384F"/>
     <w:rsid w:val="00335135"/>
     <w:rsid w:val="0033677D"/>
     <w:rsid w:val="00337301"/>
     <w:rsid w:val="00337B6E"/>
     <w:rsid w:val="00341FB5"/>
     <w:rsid w:val="00342474"/>
     <w:rsid w:val="0034281F"/>
     <w:rsid w:val="00343558"/>
     <w:rsid w:val="003442D9"/>
     <w:rsid w:val="0034582D"/>
     <w:rsid w:val="00345B79"/>
     <w:rsid w:val="003478D1"/>
     <w:rsid w:val="003519D1"/>
     <w:rsid w:val="00351C6D"/>
     <w:rsid w:val="00351FEB"/>
     <w:rsid w:val="003533EA"/>
     <w:rsid w:val="00353B37"/>
     <w:rsid w:val="0035429C"/>
     <w:rsid w:val="0035472B"/>
     <w:rsid w:val="00356393"/>
     <w:rsid w:val="00356579"/>
     <w:rsid w:val="0035711D"/>
     <w:rsid w:val="003573A0"/>
     <w:rsid w:val="00357FC7"/>
     <w:rsid w:val="003607CE"/>
     <w:rsid w:val="003609D4"/>
     <w:rsid w:val="0036117A"/>
     <w:rsid w:val="00362F38"/>
     <w:rsid w:val="00363E1D"/>
+    <w:rsid w:val="00364043"/>
     <w:rsid w:val="00366983"/>
     <w:rsid w:val="0037097D"/>
     <w:rsid w:val="00371637"/>
     <w:rsid w:val="00371A5D"/>
     <w:rsid w:val="00372639"/>
+    <w:rsid w:val="003727A4"/>
     <w:rsid w:val="003733A9"/>
     <w:rsid w:val="00376015"/>
     <w:rsid w:val="00376E68"/>
     <w:rsid w:val="00377628"/>
     <w:rsid w:val="00377CD8"/>
     <w:rsid w:val="003803B9"/>
     <w:rsid w:val="003803D2"/>
     <w:rsid w:val="0038169D"/>
     <w:rsid w:val="003837CD"/>
     <w:rsid w:val="003849E0"/>
     <w:rsid w:val="0038583A"/>
     <w:rsid w:val="00385C8C"/>
     <w:rsid w:val="00387836"/>
     <w:rsid w:val="0039091B"/>
     <w:rsid w:val="00391D81"/>
     <w:rsid w:val="003929B8"/>
     <w:rsid w:val="003936F4"/>
     <w:rsid w:val="003978AD"/>
     <w:rsid w:val="00397E57"/>
     <w:rsid w:val="003A07F2"/>
     <w:rsid w:val="003A2536"/>
     <w:rsid w:val="003A50D7"/>
     <w:rsid w:val="003B013B"/>
     <w:rsid w:val="003B4506"/>
     <w:rsid w:val="003B4AB1"/>
     <w:rsid w:val="003B507C"/>
     <w:rsid w:val="003B5B74"/>
     <w:rsid w:val="003B6761"/>
     <w:rsid w:val="003B78B5"/>
+    <w:rsid w:val="003C0743"/>
     <w:rsid w:val="003C08C3"/>
+    <w:rsid w:val="003C1B6B"/>
     <w:rsid w:val="003C1E90"/>
     <w:rsid w:val="003C21B4"/>
     <w:rsid w:val="003C47D5"/>
     <w:rsid w:val="003C6A47"/>
     <w:rsid w:val="003D06DB"/>
     <w:rsid w:val="003D1BA5"/>
     <w:rsid w:val="003D3BB0"/>
     <w:rsid w:val="003D4420"/>
     <w:rsid w:val="003D5AAC"/>
     <w:rsid w:val="003D6DF2"/>
     <w:rsid w:val="003D749B"/>
     <w:rsid w:val="003E030E"/>
     <w:rsid w:val="003F2650"/>
     <w:rsid w:val="003F33CF"/>
     <w:rsid w:val="003F3F61"/>
     <w:rsid w:val="003F4F35"/>
     <w:rsid w:val="003F5835"/>
     <w:rsid w:val="003F5F0D"/>
     <w:rsid w:val="003F688B"/>
     <w:rsid w:val="00400130"/>
     <w:rsid w:val="004019D0"/>
     <w:rsid w:val="004021CA"/>
     <w:rsid w:val="00402E85"/>
     <w:rsid w:val="004061C6"/>
     <w:rsid w:val="00407038"/>
@@ -17003,84 +16986,89 @@
     <w:rsid w:val="004B25F8"/>
     <w:rsid w:val="004B3DD4"/>
     <w:rsid w:val="004B5838"/>
     <w:rsid w:val="004B6606"/>
     <w:rsid w:val="004B7092"/>
     <w:rsid w:val="004B7965"/>
     <w:rsid w:val="004C0061"/>
     <w:rsid w:val="004C0542"/>
     <w:rsid w:val="004C0924"/>
     <w:rsid w:val="004C502B"/>
     <w:rsid w:val="004C622F"/>
     <w:rsid w:val="004C7EA9"/>
     <w:rsid w:val="004D26AE"/>
     <w:rsid w:val="004D3B3D"/>
     <w:rsid w:val="004D79FF"/>
     <w:rsid w:val="004E28A7"/>
     <w:rsid w:val="004E2B64"/>
     <w:rsid w:val="004E4228"/>
     <w:rsid w:val="004E52FF"/>
     <w:rsid w:val="004E719D"/>
     <w:rsid w:val="004F0907"/>
     <w:rsid w:val="004F200E"/>
     <w:rsid w:val="004F2804"/>
     <w:rsid w:val="004F30A4"/>
     <w:rsid w:val="004F5F1A"/>
+    <w:rsid w:val="004F66DE"/>
     <w:rsid w:val="00500287"/>
     <w:rsid w:val="005002CA"/>
     <w:rsid w:val="00500FD0"/>
     <w:rsid w:val="005010A1"/>
     <w:rsid w:val="00501653"/>
     <w:rsid w:val="00501FF6"/>
     <w:rsid w:val="00506FCC"/>
     <w:rsid w:val="00511F79"/>
     <w:rsid w:val="0051258A"/>
     <w:rsid w:val="00512BFE"/>
+    <w:rsid w:val="00512C8C"/>
     <w:rsid w:val="00513093"/>
     <w:rsid w:val="00513D31"/>
     <w:rsid w:val="00515396"/>
+    <w:rsid w:val="0051634C"/>
     <w:rsid w:val="00516DDD"/>
     <w:rsid w:val="00521C95"/>
     <w:rsid w:val="00523077"/>
     <w:rsid w:val="005243CF"/>
     <w:rsid w:val="00524956"/>
     <w:rsid w:val="0052734A"/>
+    <w:rsid w:val="00527446"/>
     <w:rsid w:val="0053070C"/>
     <w:rsid w:val="00530C25"/>
     <w:rsid w:val="0053114C"/>
     <w:rsid w:val="00533758"/>
     <w:rsid w:val="00533CAB"/>
     <w:rsid w:val="00535218"/>
     <w:rsid w:val="0053666F"/>
     <w:rsid w:val="005367F2"/>
     <w:rsid w:val="00540510"/>
     <w:rsid w:val="005419B6"/>
     <w:rsid w:val="0054674A"/>
     <w:rsid w:val="00546D3B"/>
     <w:rsid w:val="005479C3"/>
     <w:rsid w:val="00552FBB"/>
     <w:rsid w:val="00553485"/>
+    <w:rsid w:val="0055443D"/>
     <w:rsid w:val="005552F4"/>
     <w:rsid w:val="0055586D"/>
     <w:rsid w:val="00556509"/>
     <w:rsid w:val="005629C6"/>
     <w:rsid w:val="00563F82"/>
     <w:rsid w:val="0056477A"/>
     <w:rsid w:val="0056722D"/>
     <w:rsid w:val="005708E3"/>
     <w:rsid w:val="00570A6A"/>
     <w:rsid w:val="00571FEB"/>
     <w:rsid w:val="00573612"/>
     <w:rsid w:val="00573B19"/>
     <w:rsid w:val="00574AC8"/>
     <w:rsid w:val="0057524C"/>
     <w:rsid w:val="0057565D"/>
     <w:rsid w:val="005768BE"/>
     <w:rsid w:val="00576FDB"/>
     <w:rsid w:val="00581553"/>
     <w:rsid w:val="00582114"/>
     <w:rsid w:val="00582374"/>
     <w:rsid w:val="00582B22"/>
     <w:rsid w:val="005838C2"/>
     <w:rsid w:val="00583B65"/>
     <w:rsid w:val="005849DE"/>
     <w:rsid w:val="00585367"/>
@@ -17123,108 +17111,113 @@
     <w:rsid w:val="005F29B1"/>
     <w:rsid w:val="005F2A42"/>
     <w:rsid w:val="005F3289"/>
     <w:rsid w:val="005F3A78"/>
     <w:rsid w:val="005F457A"/>
     <w:rsid w:val="005F62C5"/>
     <w:rsid w:val="005F6B57"/>
     <w:rsid w:val="005F780F"/>
     <w:rsid w:val="005F7EAB"/>
     <w:rsid w:val="006002CB"/>
     <w:rsid w:val="00601FC3"/>
     <w:rsid w:val="00603DF8"/>
     <w:rsid w:val="006078DA"/>
     <w:rsid w:val="00607B25"/>
     <w:rsid w:val="006118ED"/>
     <w:rsid w:val="00612601"/>
     <w:rsid w:val="00612991"/>
     <w:rsid w:val="00613DBB"/>
     <w:rsid w:val="0061492B"/>
     <w:rsid w:val="00614A08"/>
     <w:rsid w:val="006173CB"/>
     <w:rsid w:val="0062072D"/>
     <w:rsid w:val="00620CEB"/>
     <w:rsid w:val="006214A5"/>
     <w:rsid w:val="00621B33"/>
+    <w:rsid w:val="00624114"/>
     <w:rsid w:val="00625301"/>
     <w:rsid w:val="0062541A"/>
     <w:rsid w:val="006257B6"/>
     <w:rsid w:val="00626D11"/>
     <w:rsid w:val="00627C41"/>
     <w:rsid w:val="00630642"/>
     <w:rsid w:val="00630CD8"/>
     <w:rsid w:val="0063176F"/>
     <w:rsid w:val="0063372C"/>
     <w:rsid w:val="00634D86"/>
+    <w:rsid w:val="00635386"/>
     <w:rsid w:val="006368DC"/>
     <w:rsid w:val="00637510"/>
     <w:rsid w:val="00637CC8"/>
+    <w:rsid w:val="00637E44"/>
     <w:rsid w:val="00640BBF"/>
     <w:rsid w:val="00643953"/>
     <w:rsid w:val="006454DE"/>
     <w:rsid w:val="00646062"/>
     <w:rsid w:val="00646C98"/>
     <w:rsid w:val="00647291"/>
     <w:rsid w:val="006472CD"/>
     <w:rsid w:val="006477DA"/>
     <w:rsid w:val="0065068E"/>
     <w:rsid w:val="00650A16"/>
     <w:rsid w:val="00650A41"/>
     <w:rsid w:val="00654604"/>
     <w:rsid w:val="0065542A"/>
     <w:rsid w:val="006569B0"/>
     <w:rsid w:val="00656AE7"/>
     <w:rsid w:val="00656F47"/>
+    <w:rsid w:val="00660DCF"/>
     <w:rsid w:val="00661807"/>
     <w:rsid w:val="00661DB9"/>
     <w:rsid w:val="006621FA"/>
     <w:rsid w:val="00662406"/>
     <w:rsid w:val="0066564A"/>
     <w:rsid w:val="00666DE8"/>
     <w:rsid w:val="00670523"/>
     <w:rsid w:val="00673DAE"/>
     <w:rsid w:val="00675D92"/>
     <w:rsid w:val="006766C7"/>
     <w:rsid w:val="006776A5"/>
     <w:rsid w:val="0068189E"/>
     <w:rsid w:val="006837C2"/>
     <w:rsid w:val="00683C28"/>
     <w:rsid w:val="0068411B"/>
     <w:rsid w:val="00686596"/>
     <w:rsid w:val="006869F9"/>
     <w:rsid w:val="00686CDB"/>
     <w:rsid w:val="006872EC"/>
     <w:rsid w:val="00690C56"/>
     <w:rsid w:val="00692F9E"/>
     <w:rsid w:val="00695B35"/>
     <w:rsid w:val="00697093"/>
     <w:rsid w:val="006A1A5C"/>
     <w:rsid w:val="006A3B3E"/>
     <w:rsid w:val="006A4C6E"/>
     <w:rsid w:val="006A63BD"/>
     <w:rsid w:val="006A6615"/>
     <w:rsid w:val="006A7B85"/>
+    <w:rsid w:val="006B05CA"/>
     <w:rsid w:val="006B0B6C"/>
     <w:rsid w:val="006B1D67"/>
     <w:rsid w:val="006B20D4"/>
     <w:rsid w:val="006B4123"/>
     <w:rsid w:val="006B4316"/>
     <w:rsid w:val="006C0D3C"/>
     <w:rsid w:val="006C1847"/>
     <w:rsid w:val="006C24D2"/>
     <w:rsid w:val="006C31BD"/>
     <w:rsid w:val="006D0830"/>
     <w:rsid w:val="006D20A6"/>
     <w:rsid w:val="006D2583"/>
     <w:rsid w:val="006D2ECC"/>
     <w:rsid w:val="006D504A"/>
     <w:rsid w:val="006D57BA"/>
     <w:rsid w:val="006D6B5B"/>
     <w:rsid w:val="006D6F57"/>
     <w:rsid w:val="006E1294"/>
     <w:rsid w:val="006E337C"/>
     <w:rsid w:val="006E4657"/>
     <w:rsid w:val="006F0755"/>
     <w:rsid w:val="006F2E4B"/>
     <w:rsid w:val="006F4B4A"/>
     <w:rsid w:val="006F53D9"/>
     <w:rsid w:val="00700D10"/>
@@ -17243,84 +17236,87 @@
     <w:rsid w:val="00717C88"/>
     <w:rsid w:val="0072353D"/>
     <w:rsid w:val="00723F21"/>
     <w:rsid w:val="00725727"/>
     <w:rsid w:val="00730418"/>
     <w:rsid w:val="007308AD"/>
     <w:rsid w:val="0073115A"/>
     <w:rsid w:val="007317BF"/>
     <w:rsid w:val="0073324A"/>
     <w:rsid w:val="007339DD"/>
     <w:rsid w:val="00734150"/>
     <w:rsid w:val="0073440C"/>
     <w:rsid w:val="00736E67"/>
     <w:rsid w:val="00737D21"/>
     <w:rsid w:val="00745340"/>
     <w:rsid w:val="007459C3"/>
     <w:rsid w:val="00746120"/>
     <w:rsid w:val="00750CC8"/>
     <w:rsid w:val="007514F8"/>
     <w:rsid w:val="00751DA3"/>
     <w:rsid w:val="00751E98"/>
     <w:rsid w:val="0075263E"/>
     <w:rsid w:val="00753091"/>
     <w:rsid w:val="00753ECC"/>
     <w:rsid w:val="00754758"/>
+    <w:rsid w:val="00756D53"/>
     <w:rsid w:val="007605D6"/>
     <w:rsid w:val="00760BF3"/>
     <w:rsid w:val="0076107E"/>
     <w:rsid w:val="00761B41"/>
     <w:rsid w:val="00764C93"/>
     <w:rsid w:val="0076578B"/>
     <w:rsid w:val="00766559"/>
     <w:rsid w:val="007666ED"/>
     <w:rsid w:val="00766A11"/>
     <w:rsid w:val="00766DA1"/>
     <w:rsid w:val="00770B80"/>
     <w:rsid w:val="007714A9"/>
     <w:rsid w:val="00774572"/>
     <w:rsid w:val="007745BC"/>
     <w:rsid w:val="00775982"/>
     <w:rsid w:val="007773FF"/>
     <w:rsid w:val="007804F0"/>
     <w:rsid w:val="00780BFF"/>
     <w:rsid w:val="0078196E"/>
     <w:rsid w:val="007824B5"/>
     <w:rsid w:val="007829AA"/>
     <w:rsid w:val="00783429"/>
     <w:rsid w:val="0078403B"/>
     <w:rsid w:val="00786731"/>
     <w:rsid w:val="007876A2"/>
     <w:rsid w:val="0078794E"/>
     <w:rsid w:val="00791E8F"/>
     <w:rsid w:val="00793117"/>
     <w:rsid w:val="007956C8"/>
     <w:rsid w:val="007A0415"/>
     <w:rsid w:val="007A0491"/>
+    <w:rsid w:val="007A0C77"/>
     <w:rsid w:val="007A2BF9"/>
     <w:rsid w:val="007A3763"/>
     <w:rsid w:val="007A45AD"/>
+    <w:rsid w:val="007B13F0"/>
     <w:rsid w:val="007B4717"/>
     <w:rsid w:val="007B57E7"/>
     <w:rsid w:val="007C0562"/>
     <w:rsid w:val="007C0D1F"/>
     <w:rsid w:val="007C1262"/>
     <w:rsid w:val="007C267E"/>
     <w:rsid w:val="007D204D"/>
     <w:rsid w:val="007D21EF"/>
     <w:rsid w:val="007D342D"/>
     <w:rsid w:val="007D5D17"/>
     <w:rsid w:val="007E02B7"/>
     <w:rsid w:val="007E367F"/>
     <w:rsid w:val="007E4067"/>
     <w:rsid w:val="007E438D"/>
     <w:rsid w:val="007E590D"/>
     <w:rsid w:val="007E5C6D"/>
     <w:rsid w:val="007E6B55"/>
     <w:rsid w:val="007E6D87"/>
     <w:rsid w:val="007E6DB8"/>
     <w:rsid w:val="007E6EBD"/>
     <w:rsid w:val="007F0164"/>
     <w:rsid w:val="007F2561"/>
     <w:rsid w:val="007F2E15"/>
     <w:rsid w:val="007F3ABB"/>
     <w:rsid w:val="007F3BED"/>
@@ -17354,206 +17350,215 @@
     <w:rsid w:val="00833C23"/>
     <w:rsid w:val="0083438A"/>
     <w:rsid w:val="00837773"/>
     <w:rsid w:val="00840B50"/>
     <w:rsid w:val="00841DAE"/>
     <w:rsid w:val="008441E1"/>
     <w:rsid w:val="00846A8A"/>
     <w:rsid w:val="00851913"/>
     <w:rsid w:val="008532FD"/>
     <w:rsid w:val="0085718A"/>
     <w:rsid w:val="00857C6C"/>
     <w:rsid w:val="008604E8"/>
     <w:rsid w:val="00861E18"/>
     <w:rsid w:val="0086218A"/>
     <w:rsid w:val="0086271F"/>
     <w:rsid w:val="008628ED"/>
     <w:rsid w:val="00862CEF"/>
     <w:rsid w:val="00862F5D"/>
     <w:rsid w:val="00863865"/>
     <w:rsid w:val="00865965"/>
     <w:rsid w:val="008668EE"/>
     <w:rsid w:val="00867F38"/>
     <w:rsid w:val="00870591"/>
     <w:rsid w:val="00871F8A"/>
     <w:rsid w:val="00873F64"/>
+    <w:rsid w:val="00874895"/>
     <w:rsid w:val="00874AD2"/>
     <w:rsid w:val="00874DBD"/>
     <w:rsid w:val="00874E27"/>
     <w:rsid w:val="008760AE"/>
     <w:rsid w:val="00876B25"/>
     <w:rsid w:val="00877025"/>
     <w:rsid w:val="0087745B"/>
     <w:rsid w:val="00880B6D"/>
     <w:rsid w:val="008819AF"/>
     <w:rsid w:val="00882E6F"/>
     <w:rsid w:val="00883CCE"/>
+    <w:rsid w:val="00885ADA"/>
     <w:rsid w:val="00885D06"/>
     <w:rsid w:val="00885EC2"/>
     <w:rsid w:val="008865EC"/>
     <w:rsid w:val="00886761"/>
     <w:rsid w:val="00887EA3"/>
     <w:rsid w:val="00890111"/>
     <w:rsid w:val="00892095"/>
     <w:rsid w:val="008925E6"/>
     <w:rsid w:val="00893110"/>
     <w:rsid w:val="00893CC2"/>
     <w:rsid w:val="00894378"/>
     <w:rsid w:val="00895A27"/>
     <w:rsid w:val="0089656B"/>
+    <w:rsid w:val="00897028"/>
     <w:rsid w:val="00897A66"/>
     <w:rsid w:val="008A0CEA"/>
     <w:rsid w:val="008A4970"/>
     <w:rsid w:val="008A5007"/>
     <w:rsid w:val="008A66C5"/>
     <w:rsid w:val="008A6AD4"/>
     <w:rsid w:val="008B229A"/>
     <w:rsid w:val="008B341B"/>
     <w:rsid w:val="008B42F2"/>
     <w:rsid w:val="008B44B0"/>
     <w:rsid w:val="008B4846"/>
     <w:rsid w:val="008B4EC3"/>
     <w:rsid w:val="008B647E"/>
     <w:rsid w:val="008B74E8"/>
     <w:rsid w:val="008C1176"/>
     <w:rsid w:val="008C381B"/>
     <w:rsid w:val="008C3985"/>
     <w:rsid w:val="008C398D"/>
     <w:rsid w:val="008C4913"/>
     <w:rsid w:val="008C63D7"/>
     <w:rsid w:val="008C694F"/>
     <w:rsid w:val="008C79F1"/>
     <w:rsid w:val="008C7D4D"/>
     <w:rsid w:val="008D02C3"/>
     <w:rsid w:val="008D1710"/>
     <w:rsid w:val="008D2F49"/>
     <w:rsid w:val="008D513F"/>
+    <w:rsid w:val="008D5625"/>
     <w:rsid w:val="008D74C8"/>
     <w:rsid w:val="008D7B6D"/>
     <w:rsid w:val="008E3CA5"/>
     <w:rsid w:val="008E3E40"/>
     <w:rsid w:val="008F10FA"/>
     <w:rsid w:val="008F1572"/>
     <w:rsid w:val="008F2225"/>
     <w:rsid w:val="008F2BC4"/>
     <w:rsid w:val="008F3046"/>
     <w:rsid w:val="008F3530"/>
     <w:rsid w:val="008F4BC5"/>
     <w:rsid w:val="008F539F"/>
     <w:rsid w:val="008F6F72"/>
     <w:rsid w:val="009021F4"/>
     <w:rsid w:val="0090283F"/>
     <w:rsid w:val="009038F1"/>
     <w:rsid w:val="00903E92"/>
     <w:rsid w:val="0090523F"/>
     <w:rsid w:val="00906718"/>
     <w:rsid w:val="00906A48"/>
     <w:rsid w:val="00907443"/>
     <w:rsid w:val="00911EDA"/>
     <w:rsid w:val="00913480"/>
     <w:rsid w:val="00920DA7"/>
     <w:rsid w:val="00922310"/>
+    <w:rsid w:val="00922A0F"/>
     <w:rsid w:val="00923BFF"/>
     <w:rsid w:val="00925E49"/>
     <w:rsid w:val="00930001"/>
     <w:rsid w:val="0093012E"/>
     <w:rsid w:val="00933305"/>
     <w:rsid w:val="00933CAC"/>
     <w:rsid w:val="0093510A"/>
     <w:rsid w:val="00935C76"/>
     <w:rsid w:val="00936F2A"/>
     <w:rsid w:val="00937F5D"/>
     <w:rsid w:val="009453F3"/>
     <w:rsid w:val="00945D59"/>
     <w:rsid w:val="009463BC"/>
     <w:rsid w:val="0094696C"/>
     <w:rsid w:val="00947704"/>
     <w:rsid w:val="00951B63"/>
     <w:rsid w:val="00952D17"/>
     <w:rsid w:val="00954161"/>
     <w:rsid w:val="00954518"/>
     <w:rsid w:val="0095739B"/>
     <w:rsid w:val="00960B4F"/>
     <w:rsid w:val="00960C60"/>
     <w:rsid w:val="00967515"/>
     <w:rsid w:val="00967D94"/>
     <w:rsid w:val="00967DA6"/>
     <w:rsid w:val="00971C94"/>
     <w:rsid w:val="00973E24"/>
     <w:rsid w:val="00974D1F"/>
+    <w:rsid w:val="00974D3B"/>
     <w:rsid w:val="009763FB"/>
     <w:rsid w:val="00976957"/>
     <w:rsid w:val="00977892"/>
     <w:rsid w:val="00977D45"/>
     <w:rsid w:val="0098021A"/>
     <w:rsid w:val="00980672"/>
     <w:rsid w:val="00980AC2"/>
     <w:rsid w:val="009816C3"/>
+    <w:rsid w:val="0098181F"/>
     <w:rsid w:val="00981A8A"/>
     <w:rsid w:val="00981CF1"/>
     <w:rsid w:val="00981FDE"/>
     <w:rsid w:val="009821F3"/>
     <w:rsid w:val="00982EFD"/>
     <w:rsid w:val="00985776"/>
     <w:rsid w:val="00987E7A"/>
     <w:rsid w:val="0099187D"/>
     <w:rsid w:val="00993D09"/>
     <w:rsid w:val="00995705"/>
     <w:rsid w:val="00996A9C"/>
     <w:rsid w:val="00996E39"/>
     <w:rsid w:val="009977A0"/>
     <w:rsid w:val="009A07B1"/>
     <w:rsid w:val="009A2775"/>
     <w:rsid w:val="009A3959"/>
     <w:rsid w:val="009A4A9A"/>
     <w:rsid w:val="009A50C7"/>
     <w:rsid w:val="009A511F"/>
     <w:rsid w:val="009A5A5C"/>
     <w:rsid w:val="009A5EE6"/>
     <w:rsid w:val="009A7206"/>
     <w:rsid w:val="009A763A"/>
     <w:rsid w:val="009B1A40"/>
     <w:rsid w:val="009B638D"/>
     <w:rsid w:val="009B6A65"/>
+    <w:rsid w:val="009B6DD4"/>
     <w:rsid w:val="009B7F0A"/>
     <w:rsid w:val="009C036D"/>
     <w:rsid w:val="009C2A30"/>
     <w:rsid w:val="009C4058"/>
     <w:rsid w:val="009C7A0A"/>
     <w:rsid w:val="009D1098"/>
     <w:rsid w:val="009D2605"/>
     <w:rsid w:val="009D29B7"/>
     <w:rsid w:val="009D3380"/>
     <w:rsid w:val="009D3521"/>
     <w:rsid w:val="009D38ED"/>
     <w:rsid w:val="009D43B7"/>
     <w:rsid w:val="009D51D3"/>
     <w:rsid w:val="009D7479"/>
     <w:rsid w:val="009E04F3"/>
     <w:rsid w:val="009E21B4"/>
     <w:rsid w:val="009E3C94"/>
     <w:rsid w:val="009E411A"/>
+    <w:rsid w:val="009E45A4"/>
     <w:rsid w:val="009E50E4"/>
     <w:rsid w:val="009E73C0"/>
     <w:rsid w:val="009E78B5"/>
     <w:rsid w:val="009E7CF5"/>
     <w:rsid w:val="009E7D85"/>
     <w:rsid w:val="009F2CDE"/>
     <w:rsid w:val="009F32BC"/>
     <w:rsid w:val="009F5C58"/>
     <w:rsid w:val="00A046A1"/>
     <w:rsid w:val="00A0718A"/>
     <w:rsid w:val="00A10488"/>
     <w:rsid w:val="00A11E8E"/>
     <w:rsid w:val="00A13209"/>
     <w:rsid w:val="00A133CD"/>
     <w:rsid w:val="00A16815"/>
     <w:rsid w:val="00A20578"/>
     <w:rsid w:val="00A217BD"/>
     <w:rsid w:val="00A22A98"/>
     <w:rsid w:val="00A2506B"/>
     <w:rsid w:val="00A26151"/>
     <w:rsid w:val="00A36E48"/>
     <w:rsid w:val="00A41842"/>
     <w:rsid w:val="00A42988"/>
     <w:rsid w:val="00A44605"/>
     <w:rsid w:val="00A4503A"/>
@@ -17628,50 +17633,51 @@
     <w:rsid w:val="00AD7EF1"/>
     <w:rsid w:val="00AE0432"/>
     <w:rsid w:val="00AE0908"/>
     <w:rsid w:val="00AE18F8"/>
     <w:rsid w:val="00AE1C3F"/>
     <w:rsid w:val="00AE2360"/>
     <w:rsid w:val="00AE2AF1"/>
     <w:rsid w:val="00AE2E04"/>
     <w:rsid w:val="00AE2E24"/>
     <w:rsid w:val="00AE30C3"/>
     <w:rsid w:val="00AE59B4"/>
     <w:rsid w:val="00AE59E6"/>
     <w:rsid w:val="00AE6BD1"/>
     <w:rsid w:val="00AE7A43"/>
     <w:rsid w:val="00AF0864"/>
     <w:rsid w:val="00AF0AC9"/>
     <w:rsid w:val="00AF0BD1"/>
     <w:rsid w:val="00AF1C15"/>
     <w:rsid w:val="00AF4280"/>
     <w:rsid w:val="00AF6391"/>
     <w:rsid w:val="00AF7CA5"/>
     <w:rsid w:val="00B002FB"/>
     <w:rsid w:val="00B00589"/>
     <w:rsid w:val="00B06C07"/>
     <w:rsid w:val="00B071B3"/>
+    <w:rsid w:val="00B0724C"/>
     <w:rsid w:val="00B11271"/>
     <w:rsid w:val="00B20006"/>
     <w:rsid w:val="00B20424"/>
     <w:rsid w:val="00B21D59"/>
     <w:rsid w:val="00B2250D"/>
     <w:rsid w:val="00B23C98"/>
     <w:rsid w:val="00B24517"/>
     <w:rsid w:val="00B249B3"/>
     <w:rsid w:val="00B30AC7"/>
     <w:rsid w:val="00B31227"/>
     <w:rsid w:val="00B33F80"/>
     <w:rsid w:val="00B34F95"/>
     <w:rsid w:val="00B364CA"/>
     <w:rsid w:val="00B36B5C"/>
     <w:rsid w:val="00B41E59"/>
     <w:rsid w:val="00B42D1E"/>
     <w:rsid w:val="00B43AB5"/>
     <w:rsid w:val="00B472F8"/>
     <w:rsid w:val="00B505AB"/>
     <w:rsid w:val="00B52647"/>
     <w:rsid w:val="00B531B1"/>
     <w:rsid w:val="00B53C3F"/>
     <w:rsid w:val="00B55579"/>
     <w:rsid w:val="00B56085"/>
     <w:rsid w:val="00B57371"/>
@@ -17711,50 +17717,51 @@
     <w:rsid w:val="00BB2ED1"/>
     <w:rsid w:val="00BB52C9"/>
     <w:rsid w:val="00BB6F95"/>
     <w:rsid w:val="00BB7669"/>
     <w:rsid w:val="00BC00AE"/>
     <w:rsid w:val="00BC01AD"/>
     <w:rsid w:val="00BC0BAA"/>
     <w:rsid w:val="00BC3868"/>
     <w:rsid w:val="00BC5ABA"/>
     <w:rsid w:val="00BC6495"/>
     <w:rsid w:val="00BD2364"/>
     <w:rsid w:val="00BD31A2"/>
     <w:rsid w:val="00BD43C3"/>
     <w:rsid w:val="00BD5C5A"/>
     <w:rsid w:val="00BD5C7B"/>
     <w:rsid w:val="00BD6B4F"/>
     <w:rsid w:val="00BD7F1A"/>
     <w:rsid w:val="00BE00F3"/>
     <w:rsid w:val="00BE1AB9"/>
     <w:rsid w:val="00BE1B82"/>
     <w:rsid w:val="00BE2D7C"/>
     <w:rsid w:val="00BE3519"/>
     <w:rsid w:val="00BE487E"/>
     <w:rsid w:val="00BE4BAB"/>
     <w:rsid w:val="00BE52A9"/>
+    <w:rsid w:val="00BF01D5"/>
     <w:rsid w:val="00BF24F3"/>
     <w:rsid w:val="00BF4116"/>
     <w:rsid w:val="00BF5F46"/>
     <w:rsid w:val="00BF5F89"/>
     <w:rsid w:val="00C002FB"/>
     <w:rsid w:val="00C007A0"/>
     <w:rsid w:val="00C01220"/>
     <w:rsid w:val="00C03F49"/>
     <w:rsid w:val="00C04BF3"/>
     <w:rsid w:val="00C060FA"/>
     <w:rsid w:val="00C076E7"/>
     <w:rsid w:val="00C10791"/>
     <w:rsid w:val="00C1086E"/>
     <w:rsid w:val="00C1178C"/>
     <w:rsid w:val="00C131F0"/>
     <w:rsid w:val="00C13AB9"/>
     <w:rsid w:val="00C141C5"/>
     <w:rsid w:val="00C14D8D"/>
     <w:rsid w:val="00C1648D"/>
     <w:rsid w:val="00C17693"/>
     <w:rsid w:val="00C20CC8"/>
     <w:rsid w:val="00C21A40"/>
     <w:rsid w:val="00C2364D"/>
     <w:rsid w:val="00C246E0"/>
     <w:rsid w:val="00C252D8"/>
@@ -17816,69 +17823,71 @@
     <w:rsid w:val="00C90BA5"/>
     <w:rsid w:val="00C94FAB"/>
     <w:rsid w:val="00C9575C"/>
     <w:rsid w:val="00C96512"/>
     <w:rsid w:val="00C9698A"/>
     <w:rsid w:val="00C9796B"/>
     <w:rsid w:val="00CA116D"/>
     <w:rsid w:val="00CA3686"/>
     <w:rsid w:val="00CA44A2"/>
     <w:rsid w:val="00CA4A15"/>
     <w:rsid w:val="00CA74BE"/>
     <w:rsid w:val="00CA7FE1"/>
     <w:rsid w:val="00CB04D0"/>
     <w:rsid w:val="00CB2FA9"/>
     <w:rsid w:val="00CB5D3E"/>
     <w:rsid w:val="00CB7C16"/>
     <w:rsid w:val="00CC03B4"/>
     <w:rsid w:val="00CC0696"/>
     <w:rsid w:val="00CC19A5"/>
     <w:rsid w:val="00CC2692"/>
     <w:rsid w:val="00CC29DE"/>
     <w:rsid w:val="00CC3EBF"/>
     <w:rsid w:val="00CC46ED"/>
     <w:rsid w:val="00CC5856"/>
     <w:rsid w:val="00CC595E"/>
+    <w:rsid w:val="00CC7646"/>
     <w:rsid w:val="00CC7FA3"/>
     <w:rsid w:val="00CD004F"/>
     <w:rsid w:val="00CD0EC9"/>
     <w:rsid w:val="00CD191B"/>
     <w:rsid w:val="00CD79B5"/>
     <w:rsid w:val="00CE0B8F"/>
     <w:rsid w:val="00CE1490"/>
     <w:rsid w:val="00CE3FB9"/>
     <w:rsid w:val="00CE6EDB"/>
     <w:rsid w:val="00CE77DC"/>
     <w:rsid w:val="00CE7C8C"/>
     <w:rsid w:val="00CF4070"/>
     <w:rsid w:val="00CF4C26"/>
     <w:rsid w:val="00CF52E0"/>
     <w:rsid w:val="00CF55D2"/>
     <w:rsid w:val="00CF69F8"/>
     <w:rsid w:val="00D018FC"/>
     <w:rsid w:val="00D02842"/>
     <w:rsid w:val="00D0391C"/>
+    <w:rsid w:val="00D043A3"/>
     <w:rsid w:val="00D05EA0"/>
     <w:rsid w:val="00D0683F"/>
     <w:rsid w:val="00D07918"/>
     <w:rsid w:val="00D11C6F"/>
     <w:rsid w:val="00D11E57"/>
     <w:rsid w:val="00D127C3"/>
     <w:rsid w:val="00D14117"/>
     <w:rsid w:val="00D14412"/>
     <w:rsid w:val="00D146D1"/>
     <w:rsid w:val="00D1571E"/>
     <w:rsid w:val="00D16C68"/>
     <w:rsid w:val="00D17075"/>
     <w:rsid w:val="00D17964"/>
     <w:rsid w:val="00D2053C"/>
     <w:rsid w:val="00D213D7"/>
     <w:rsid w:val="00D2289C"/>
     <w:rsid w:val="00D25704"/>
     <w:rsid w:val="00D26009"/>
     <w:rsid w:val="00D26480"/>
     <w:rsid w:val="00D300EB"/>
     <w:rsid w:val="00D30B8E"/>
     <w:rsid w:val="00D31BE8"/>
     <w:rsid w:val="00D322FF"/>
     <w:rsid w:val="00D32460"/>
     <w:rsid w:val="00D33D5F"/>
@@ -18011,108 +18020,111 @@
     <w:rsid w:val="00E36E13"/>
     <w:rsid w:val="00E4111E"/>
     <w:rsid w:val="00E42348"/>
     <w:rsid w:val="00E441BA"/>
     <w:rsid w:val="00E44683"/>
     <w:rsid w:val="00E44F18"/>
     <w:rsid w:val="00E4612E"/>
     <w:rsid w:val="00E463C1"/>
     <w:rsid w:val="00E46A10"/>
     <w:rsid w:val="00E478B9"/>
     <w:rsid w:val="00E5077F"/>
     <w:rsid w:val="00E50B06"/>
     <w:rsid w:val="00E5310C"/>
     <w:rsid w:val="00E559DD"/>
     <w:rsid w:val="00E566C9"/>
     <w:rsid w:val="00E56810"/>
     <w:rsid w:val="00E57EE3"/>
     <w:rsid w:val="00E61312"/>
     <w:rsid w:val="00E61D0A"/>
     <w:rsid w:val="00E6206C"/>
     <w:rsid w:val="00E62359"/>
     <w:rsid w:val="00E652E5"/>
     <w:rsid w:val="00E667D1"/>
     <w:rsid w:val="00E7473A"/>
     <w:rsid w:val="00E753FB"/>
+    <w:rsid w:val="00E758C7"/>
     <w:rsid w:val="00E763C1"/>
     <w:rsid w:val="00E80A64"/>
     <w:rsid w:val="00E83451"/>
     <w:rsid w:val="00E83612"/>
     <w:rsid w:val="00E85EA5"/>
     <w:rsid w:val="00E86D2C"/>
     <w:rsid w:val="00E87FA3"/>
     <w:rsid w:val="00E901D3"/>
     <w:rsid w:val="00E92166"/>
     <w:rsid w:val="00E921C5"/>
     <w:rsid w:val="00E923CD"/>
     <w:rsid w:val="00E94832"/>
     <w:rsid w:val="00E949B1"/>
     <w:rsid w:val="00E961CE"/>
     <w:rsid w:val="00EA00C4"/>
     <w:rsid w:val="00EA1419"/>
     <w:rsid w:val="00EA28FF"/>
     <w:rsid w:val="00EA4147"/>
     <w:rsid w:val="00EA429B"/>
     <w:rsid w:val="00EA5758"/>
     <w:rsid w:val="00EB0AD0"/>
     <w:rsid w:val="00EB292A"/>
     <w:rsid w:val="00EB334F"/>
     <w:rsid w:val="00EB54E3"/>
     <w:rsid w:val="00EB5B8B"/>
     <w:rsid w:val="00EB6050"/>
     <w:rsid w:val="00EB65CD"/>
     <w:rsid w:val="00EB75A3"/>
     <w:rsid w:val="00EB75C3"/>
     <w:rsid w:val="00EB7B0F"/>
+    <w:rsid w:val="00EB7FFC"/>
     <w:rsid w:val="00EC2A61"/>
     <w:rsid w:val="00EC4C6D"/>
     <w:rsid w:val="00EC4CEC"/>
     <w:rsid w:val="00EC689C"/>
     <w:rsid w:val="00EC6B2E"/>
     <w:rsid w:val="00EC6E55"/>
     <w:rsid w:val="00ED0D0F"/>
     <w:rsid w:val="00ED32D6"/>
     <w:rsid w:val="00ED3A6B"/>
     <w:rsid w:val="00ED53B7"/>
     <w:rsid w:val="00ED7FE8"/>
     <w:rsid w:val="00EE0917"/>
     <w:rsid w:val="00EE124F"/>
     <w:rsid w:val="00EE19BC"/>
     <w:rsid w:val="00EE1AAA"/>
     <w:rsid w:val="00EE301C"/>
     <w:rsid w:val="00EE36CD"/>
     <w:rsid w:val="00EE41AB"/>
     <w:rsid w:val="00EE5446"/>
     <w:rsid w:val="00EE5B7D"/>
     <w:rsid w:val="00EE5C33"/>
     <w:rsid w:val="00EE70C0"/>
     <w:rsid w:val="00EE7ED3"/>
     <w:rsid w:val="00EF0385"/>
     <w:rsid w:val="00EF044C"/>
     <w:rsid w:val="00EF1782"/>
     <w:rsid w:val="00EF2182"/>
     <w:rsid w:val="00EF419C"/>
+    <w:rsid w:val="00EF4490"/>
     <w:rsid w:val="00EF58DA"/>
     <w:rsid w:val="00F014EE"/>
     <w:rsid w:val="00F01521"/>
     <w:rsid w:val="00F016C4"/>
     <w:rsid w:val="00F04883"/>
     <w:rsid w:val="00F05B15"/>
     <w:rsid w:val="00F07271"/>
     <w:rsid w:val="00F07342"/>
     <w:rsid w:val="00F123DB"/>
     <w:rsid w:val="00F12889"/>
     <w:rsid w:val="00F14954"/>
     <w:rsid w:val="00F175FD"/>
     <w:rsid w:val="00F178AE"/>
     <w:rsid w:val="00F20951"/>
     <w:rsid w:val="00F21365"/>
     <w:rsid w:val="00F21C54"/>
     <w:rsid w:val="00F21EE1"/>
     <w:rsid w:val="00F22BD9"/>
     <w:rsid w:val="00F2616E"/>
     <w:rsid w:val="00F266AB"/>
     <w:rsid w:val="00F34024"/>
     <w:rsid w:val="00F344F0"/>
     <w:rsid w:val="00F353E7"/>
     <w:rsid w:val="00F35C6B"/>
     <w:rsid w:val="00F367C1"/>
@@ -18145,50 +18157,51 @@
     <w:rsid w:val="00F677AC"/>
     <w:rsid w:val="00F677FB"/>
     <w:rsid w:val="00F67820"/>
     <w:rsid w:val="00F679A5"/>
     <w:rsid w:val="00F700EC"/>
     <w:rsid w:val="00F70DD2"/>
     <w:rsid w:val="00F7228E"/>
     <w:rsid w:val="00F72E52"/>
     <w:rsid w:val="00F74C1B"/>
     <w:rsid w:val="00F7666A"/>
     <w:rsid w:val="00F803F2"/>
     <w:rsid w:val="00F814AD"/>
     <w:rsid w:val="00F818B8"/>
     <w:rsid w:val="00F819A8"/>
     <w:rsid w:val="00F87CCB"/>
     <w:rsid w:val="00F909DA"/>
     <w:rsid w:val="00F919A0"/>
     <w:rsid w:val="00F92268"/>
     <w:rsid w:val="00F9305C"/>
     <w:rsid w:val="00F944B5"/>
     <w:rsid w:val="00F9451F"/>
     <w:rsid w:val="00F9480F"/>
     <w:rsid w:val="00F95E24"/>
     <w:rsid w:val="00FA053B"/>
     <w:rsid w:val="00FA0837"/>
+    <w:rsid w:val="00FA0D95"/>
     <w:rsid w:val="00FA0FA3"/>
     <w:rsid w:val="00FA1DFF"/>
     <w:rsid w:val="00FA24C6"/>
     <w:rsid w:val="00FA44BB"/>
     <w:rsid w:val="00FA4B3F"/>
     <w:rsid w:val="00FA6422"/>
     <w:rsid w:val="00FA69E4"/>
     <w:rsid w:val="00FA7A28"/>
     <w:rsid w:val="00FB02A7"/>
     <w:rsid w:val="00FB0D92"/>
     <w:rsid w:val="00FB271C"/>
     <w:rsid w:val="00FB3A5E"/>
     <w:rsid w:val="00FB3D4C"/>
     <w:rsid w:val="00FC343A"/>
     <w:rsid w:val="00FC3E88"/>
     <w:rsid w:val="00FC582E"/>
     <w:rsid w:val="00FC729A"/>
     <w:rsid w:val="00FC746D"/>
     <w:rsid w:val="00FC7D16"/>
     <w:rsid w:val="00FD0D18"/>
     <w:rsid w:val="00FE03FD"/>
     <w:rsid w:val="00FE0A66"/>
     <w:rsid w:val="00FE0E83"/>
     <w:rsid w:val="00FE1B3F"/>
     <w:rsid w:val="00FE1C6E"/>
@@ -18225,51 +18238,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="318757C1"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{449D13DB-747F-4959-9FDA-1572183814BB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -27661,51 +27674,51 @@
     <w:name w:val="A1+4"/>
     <w:rsid w:val="00466593"/>
     <w:rPr>
       <w:rFonts w:cs="ConduitITCStd"/>
       <w:color w:val="000000"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="17"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention2">
     <w:name w:val="Unresolved Mention2"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00877025"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="156313941">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="183446148">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -28219,128 +28232,86 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...40 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="769612c4-c021-4b5c-a664-ed7cb5476d04" xmlns:ns3="26d81215-cfa5-4b41-94b0-2827e70eb11a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4b0fd55076b51b724a6c453615f1ae01" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010073A90DB4E298DF48979A6FA7847D33A2" ma:contentTypeVersion="25" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="97b535ad8562f9d456193e64bd6190b9">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="769612c4-c021-4b5c-a664-ed7cb5476d04" xmlns:ns3="26d81215-cfa5-4b41-94b0-2827e70eb11a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="def044c4c7aaf61549bc8580bb2b6dd8" ns2:_="" ns3:_="">
     <xsd:import namespace="769612c4-c021-4b5c-a664-ed7cb5476d04"/>
     <xsd:import namespace="26d81215-cfa5-4b41-94b0-2827e70eb11a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:Createdby" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:AP" minOccurs="0"/>
                 <xsd:element ref="ns2:AR" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:AA" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="769612c4-c021-4b5c-a664-ed7cb5476d04" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -28405,50 +28376,65 @@
     <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="AP" ma:index="22" nillable="true" ma:displayName="AP" ma:default="0" ma:description="Bill payable Entered" ma:format="Dropdown" ma:internalName="AP">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="AR" ma:index="23" nillable="true" ma:displayName="AJ" ma:default="0" ma:description="Done by Amberlyn" ma:format="Dropdown" ma:internalName="AR">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="25" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="554c2853-4744-429a-8121-6637ed86838f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="27" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="28" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="AA" ma:index="29" nillable="true" ma:displayName="AA" ma:default="1" ma:format="Dropdown" ma:internalName="AA">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="30" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="26d81215-cfa5-4b41-94b0-2827e70eb11a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -28548,119 +28534,180 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="769612c4-c021-4b5c-a664-ed7cb5476d04">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="26d81215-cfa5-4b41-94b0-2827e70eb11a" xsi:nil="true"/>
+    <AP xmlns="769612c4-c021-4b5c-a664-ed7cb5476d04">false</AP>
+    <AA xmlns="769612c4-c021-4b5c-a664-ed7cb5476d04">true</AA>
+    <Createdby xmlns="769612c4-c021-4b5c-a664-ed7cb5476d04">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Createdby>
+    <AR xmlns="769612c4-c021-4b5c-a664-ed7cb5476d04">false</AR>
+    <SharedWithUsers xmlns="26d81215-cfa5-4b41-94b0-2827e70eb11a">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73C6D519-CFE3-49C9-B1B6-CA2597D08546}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E002065-437D-4AFC-9FC2-BF482EC2C9B2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="769612c4-c021-4b5c-a664-ed7cb5476d04"/>
+    <ds:schemaRef ds:uri="26d81215-cfa5-4b41-94b0-2827e70eb11a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{406E3872-3783-4E79-9B2C-BA6389BDDF86}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{79BCD02C-14E7-472A-8C13-50D61565C08A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E746497E-8A67-4247-9D43-882402FBABA8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="769612c4-c021-4b5c-a664-ed7cb5476d04"/>
     <ds:schemaRef ds:uri="26d81215-cfa5-4b41-94b0-2827e70eb11a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1460</Words>
-  <Characters>8326</Characters>
+  <Words>1435</Words>
+  <Characters>8412</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>69</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>280</Lines>
+  <Paragraphs>129</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9767</CharactersWithSpaces>
+  <CharactersWithSpaces>9718</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="438" baseType="variant">
       <vt:variant>
         <vt:i4>6946882</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5484</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.krav.se/wp-content/uploads/2018/12/kravs_extra_requirements_processing_packaging_handling_fylla_i.pdf</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7012470</vt:i4>
       </vt:variant>
       <vt:variant>